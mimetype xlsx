--- v1 (2026-06-08)
+++ v2 (2026-07-24)
@@ -32,54 +32,54 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Estoque da Farmácia Municipal Dr José Paschoal</t>
   </si>
   <si>
-    <t>18/05/2026</t>
-[...2 lines deleted...]
-    <t>Consulte aqui o estoque quinzenal da Farmácia Municipal Dr José Paschoal (atualizado em 18/05/2026)</t>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>Consulte aqui o estoque quinzenal da Farmácia Municipal Dr José Paschoal (atualizado em 21/07/2026)</t>
   </si>
   <si>
     <t>Tabela de Consulta por Medicamento Atualizada</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">O fornecimento de medicamentos de Alto Custo garante a integralidade do tratamento ao cidadão. Esses medicamentos são frequentemente utilizados para o tratamento de condições de saúde graves, complexas ou raras, que requerem terapias específicas e avançadas.
 Relação de Medicamentos contemplados pelo Componente Especializado da Assistência Farmacêutica
 Previsão e Prazo para Entrega
 Pode ser via agendamento prévio ou por demanda espontânea.
 Requisitos e Documentos Necessários
 — Cadastro de Pessoa Física (CPF)
 — Cartão SUS
 Principais Etapas do Serviço
 Etapa 1 – Consulta Inicial
 Consulte no site da CEMAC se o medicamento indicado está disponível para a doença/agravo que o(a) seu(sua) Médico(a) diagnosticou, conforme a Classificação Internacional de Doenças (CID-10)
 Etapa 2 – Documentos necessários para abertura de processo
 Consulte o nome da doença/agravo no site da CEMAC Juarez Barbosa.
 Os documentos devem ser assinados e carimbados pelo(a) seu(sua) Médico(a).
 Etapa 3 – Solicitação de abertura/renovação do processo
 Para realizar a validação dos documentos enviados na solicitação de abertura/renovação de processo, se faz necessária a utilização de autenticação pelo PORTAL GOV.BR: https//www.gov.br , portanto, antes de iniciar o envio providencie sua conta com login e senha.
 Etapa 4 – Etapa Final
 Digite seus dados (login/senha) no PORTAL GOV.BR , em seguida você será encaminhado para a página em que você deverá clicar em SOLICITAR ABERTURA DE PROCESSO ou SOLICITAR RENOVAÇÃO DE PROCESSO, conforme o serviço que você necessita.