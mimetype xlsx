--- v2 (2026-07-24)
+++ v3 (2026-09-07)
@@ -12,141 +12,156 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
+    <t>Relatório Anual de Gestão de 2025</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>Relatório Anual de Gestão</t>
+  </si>
+  <si>
     <t>Estoque da Farmácia Municipal Dr José Paschoal</t>
   </si>
   <si>
-    <t>21/07/2026</t>
-[...2 lines deleted...]
-    <t>Consulte aqui o estoque quinzenal da Farmácia Municipal Dr José Paschoal (atualizado em 21/07/2026)</t>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>Consulte aqui o estoque quinzenal da Farmácia Municipal Dr José Paschoal</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
   </si>
   <si>
     <t>Tabela de Consulta por Medicamento Atualizada</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">O fornecimento de medicamentos de Alto Custo garante a integralidade do tratamento ao cidadão. Esses medicamentos são frequentemente utilizados para o tratamento de condições de saúde graves, complexas ou raras, que requerem terapias específicas e avançadas.
 Relação de Medicamentos contemplados pelo Componente Especializado da Assistência Farmacêutica
 Previsão e Prazo para Entrega
 Pode ser via agendamento prévio ou por demanda espontânea.
 Requisitos e Documentos Necessários
 — Cadastro de Pessoa Física (CPF)
 — Cartão SUS
 Principais Etapas do Serviço
 Etapa 1 – Consulta Inicial
 Consulte no site da CEMAC se o medicamento indicado está disponível para a doença/agravo que o(a) seu(sua) Médico(a) diagnosticou, conforme a Classificação Internacional de Doenças (CID-10)
 Etapa 2 – Documentos necessários para abertura de processo
 Consulte o nome da doença/agravo no site da CEMAC Juarez Barbosa.
 Os documentos devem ser assinados e carimbados pelo(a) seu(sua) Médico(a).
 Etapa 3 – Solicitação de abertura/renovação do processo
 Para realizar a validação dos documentos enviados na solicitação de abertura/renovação de processo, se faz necessária a utilização de autenticação pelo PORTAL GOV.BR: https//www.gov.br , portanto, antes de iniciar o envio providencie sua conta com login e senha.
 Etapa 4 – Etapa Final
 Digite seus dados (login/senha) no PORTAL GOV.BR , em seguida você será encaminhado para a página em que você deverá clicar em SOLICITAR ABERTURA DE PROCESSO ou SOLICITAR RENOVAÇÃO DE PROCESSO, conforme o serviço que você necessita.
 Formas de Prestação do Serviço
 On-line:
 </t>
   </si>
   <si>
     <t>3° Relatório Detalhado do Quadrimestre Anterior 2025</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>2° Relatório Detalhado do Quadrimestre Anterior 2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>1° Relatório Detalhado do Quadrimestre Anterior 2025</t>
   </si>
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
-    <t>PLANO  MUNICIPAL DE  SAÚDE</t>
+    <t>Plano Municipal de Sáude</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
+    <t>Plano Atual Vigente - 2022-2026</t>
+  </si>
+  <si>
     <t>Relatório Anual de Gestão de 2024</t>
   </si>
   <si>
     <t>07/11/2024</t>
   </si>
   <si>
-    <t>Relatório Anual de Gestão</t>
-[...2 lines deleted...]
-    <t>PROGRAMAÇÃO ANUAL DE SAÚDE</t>
+    <t>Programação Anual da Saúde</t>
   </si>
   <si>
     <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>Plano Atual Vigente - 2024-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -460,207 +475,245 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="310.21" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>2026</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C4">
         <v>2026</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E4"/>
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5">
+        <v>2026</v>
+      </c>
+      <c r="D5" t="s">
         <v>13</v>
       </c>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="E5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
         <v>2025</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E8"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9">
+        <v>2026</v>
+      </c>
+      <c r="D9" t="s">
         <v>22</v>
       </c>
-      <c r="C9">
+      <c r="E9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10">
         <v>2024</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9"/>
+      <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11">
+        <v>2024</v>
+      </c>
+      <c r="D11" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>