--- v0 (2026-06-26)
+++ v1 (2026-08-11)
@@ -62,66 +62,66 @@
   <si>
     <t>002/2026</t>
   </si>
   <si>
     <t>Em andamento</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>Seleção de 2 (Dois) projetos de Pontos de Cultura que promovam o acesso da população aos bens e aos serviços culturais nos territórios e comunidades onde atuam, nos termos da Política Nacional de Cultura Viva.  </t>
   </si>
   <si>
     <t>001/2026</t>
   </si>
   <si>
     <t>Premiação de 2 (duas) iniciativas, atividades ou ações já realizadas por Pontos e Pontões de Cultura, nos termos da Política Nacional de Cultura Viva. </t>
   </si>
   <si>
     <t>Adesão SRP</t>
   </si>
   <si>
     <t>005/2026</t>
   </si>
   <si>
+    <t>Realizada</t>
+  </si>
+  <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>Termo de adesão à Ata de Registro de Preços nº 005/2025, visando à aquisição de um veículo MovCéu adaptado para ser utilizado como equipamento cultural móvel, em atendimento às necessidades da Fundação Cultural Maria das Dores Campos.</t>
   </si>
   <si>
     <t>Convite</t>
   </si>
   <si>
     <t>010/2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>Realizada</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>Contratação de serviços técnicos especializados em manutenção nos equipamentos e suprimentos de informática e correlatos visando atender as necessidades da Fundação Cultural Maria das Dores Campos para o período de 12(doze) meses.</t>
   </si>
   <si>
     <t>022/2022</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE ITENS DE SUPERMERCADO PARA ATENDER A DEMANDA DA FUNDAÇÃO CULTURAL MARIA DAS DORES CAMPOS POR MEIO DE ADESÃO À ARP Nº 017/2022.</t>
   </si>
   <si>
     <t>024/2022</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
@@ -568,143 +568,143 @@
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>