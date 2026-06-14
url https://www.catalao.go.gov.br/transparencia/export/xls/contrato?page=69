--- v0 (2026-04-28)
+++ v1 (2026-06-14)
@@ -12,5111 +12,5254 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1685">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1733">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Início</t>
   </si>
   <si>
     <t>Fim</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Empenho</t>
   </si>
   <si>
+    <t>7505/2026</t>
+  </si>
+  <si>
+    <t>Em andamento</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de material de construção civil em geral para manutenção das atividades da Secretaria Municipal de Transportes.</t>
+  </si>
+  <si>
+    <t>7504/2026</t>
+  </si>
+  <si>
+    <t>7509/2026</t>
+  </si>
+  <si>
+    <t>Ata de Registro de Preço</t>
+  </si>
+  <si>
+    <t>018/2025</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PRODUTOS DE LIMPEZA, HIGIENE E CORRELATOS</t>
+  </si>
+  <si>
+    <t>028/2025</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2027</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS DE EXPEDIENTEADMINISTRATIVO, EDUCACIONAL E RECREATIVO</t>
+  </si>
+  <si>
+    <t>075/2025</t>
+  </si>
+  <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>10/12/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS ELÉTRICOS E CORRELATOS</t>
+  </si>
+  <si>
+    <t>076/2025</t>
+  </si>
+  <si>
+    <t>04/12/2025</t>
+  </si>
+  <si>
+    <t>04/12/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DEMATERIAIS DE CONSTRUÇÃO CIVIL, ELÉTRICA, HIDRÁULICA, PINTURA, ACABAMENTO E INSUMOS CORRELATOS,</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE ADMINISTRATIVO, EDUCACIONAL E RECREATIVO</t>
+  </si>
+  <si>
+    <t>006/2026</t>
+  </si>
+  <si>
+    <t>21/01/2026</t>
+  </si>
+  <si>
+    <t>21/01/2027</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE INSUMOS DE CONSTRUÇÃO CIVIL</t>
+  </si>
+  <si>
+    <t>REGISTRO DEPREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE INSUMOS DE CONSTRUÇÃO CIVIL</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE INSUMOS DE CONSTRUÇÃO CIVIL EM GERAL PARA MANUTENÇÃO DAS ATIVIDADES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO </t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE INSUMOS DE CONSTRUÇÃO CIVIL EM GERAL PARA MANUTENÇÃO</t>
+  </si>
+  <si>
+    <t>Contrato</t>
+  </si>
+  <si>
+    <t>275/2026</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>11/07/2026</t>
+  </si>
+  <si>
+    <t>CONTRATO n° 275/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE INSUMOS PARA REALIZAÇÃO DOS EXAMES LABORATORIAIS </t>
+  </si>
+  <si>
+    <t>AQUISICÃO DE INSUMOS PARA REALIZAÇÃO DOS EXAMES LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE INSUMOS PARA REALIZAÇÃO DOS EXAMES LABORATORIAIS</t>
+  </si>
+  <si>
+    <t> AQUISIÇÃO DE INSUMOS PARA REALIZAÇÃO DOS EXAMES LABORATORIAI</t>
+  </si>
+  <si>
+    <t> AQUISIÇÃO DE BALCÃO E PAINEL</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PÉS P/ BALCÃO</t>
+  </si>
+  <si>
+    <t>7960/2026</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de hortifruitigranjeiros, destinados a manutenção da merenda escolar, em atendimento as necessidades da Secretaria Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>273/2026</t>
+  </si>
+  <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
+    <t>09/06/2027</t>
+  </si>
+  <si>
+    <t>Contrato nº 273/2026 - Autoeste Automóveis Ltda</t>
+  </si>
+  <si>
+    <t>253/2026</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>22/05/2027</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para aquisição de marmitex prontos, tamanho G.</t>
+  </si>
+  <si>
+    <t>046/2025</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>11/07/2027</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
+    <t>Empenho referente a contratação de empresa especializada em locação de máquinas.</t>
+  </si>
+  <si>
+    <t>264/2026</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>02/06/2027</t>
+  </si>
+  <si>
+    <t>Contrato n° 264/2026 - Alex Machado Nunes e Cia Construções Ltda.</t>
+  </si>
+  <si>
+    <t>5177/2026</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de material e insumos para laboratório de análises clínicas, com fornecimento de equipamento em sistema de comodato, incluindo assistência técnica/manutenções preventivas.</t>
+  </si>
+  <si>
+    <t>4962/2026</t>
+  </si>
+  <si>
+    <t>262/2026</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>27/05/2027</t>
+  </si>
+  <si>
+    <t>Contrato n° 262/2026 - Posto Liberdade Ltda.</t>
+  </si>
+  <si>
+    <t>Aditivo</t>
+  </si>
+  <si>
+    <t>282/2024</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>01/12/2026</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de ORTOPEDIA E TRAUMATOLOGIA.</t>
+  </si>
+  <si>
+    <t>261/2026</t>
+  </si>
+  <si>
+    <t>Registro de preços (maior desconto %) para FUTURA e EVENTUAL aquisição de combustíveis (gasolina comum, óleo diesel comume S10), diretamente na bomba na cidade de Catalão.</t>
+  </si>
+  <si>
+    <t>7588/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de materiaiss elétricos e correlatos, visando atender às necessidades da Secretaria Municipal de Administração, Superintendência Municipal de Água e Esgoto – SAE e o Fundo Municipa</t>
+  </si>
+  <si>
+    <t>7406/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de insumos de construção civil em geral para manutenção das atividades da Secretaria Municipal de Educação de Catalão.</t>
+  </si>
+  <si>
+    <t>7386/2026</t>
+  </si>
+  <si>
+    <t>7407/2026</t>
+  </si>
+  <si>
+    <t>19/2025</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE CAFÉ, AÇÚCAR E ÁGUA MINERAL</t>
+  </si>
+  <si>
+    <t>7405/2026</t>
+  </si>
+  <si>
+    <t>007/2026</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>27/02/2027</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS DE COPA, COZINHA E GENEROS ALIMENTICIOS</t>
+  </si>
+  <si>
+    <t>26/02/2027</t>
+  </si>
+  <si>
+    <t> AQUISIÇÃO DE MATERIAIS DE COPA, COZINHA E GENEROS ALIMENTICIOS</t>
+  </si>
+  <si>
+    <t>7364/2026</t>
+  </si>
+  <si>
+    <t>061/2025</t>
+  </si>
+  <si>
+    <t>07/10/2025</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE, ARTESANATO, JOGOS EDUCATIVOS EINSUMOS DE INFORMÁTICA</t>
+  </si>
+  <si>
+    <t>31/2025</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE INSUMOS, EQUIPAMENTOS, COMPUTADORES E CORRELATOS</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t> EVENTUAL AQUISIÇÃO DE INSUMOS,EQUIPAMENTOS, COMPUTADORES E CORRELATOS</t>
+  </si>
+  <si>
+    <t>12/12/2026</t>
+  </si>
+  <si>
+    <t>095/2025</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>12/05/2027</t>
+  </si>
+  <si>
+    <t>Prorrogação de prazo do contrato referido no preâmbulo de prestação de serviços de implantação e administração de um sistema informatizado e integrado via WEB on-line real time, com utiliz</t>
+  </si>
+  <si>
+    <t>7383/2026</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>7387/2026</t>
+  </si>
+  <si>
+    <t>7372/2026</t>
+  </si>
+  <si>
+    <t>7368/2026</t>
+  </si>
+  <si>
+    <t>7381/2026</t>
+  </si>
+  <si>
+    <t>7384/2026</t>
+  </si>
+  <si>
+    <t>7365/2026</t>
+  </si>
+  <si>
+    <t>7363/2026</t>
+  </si>
+  <si>
+    <t>7409/2026</t>
+  </si>
+  <si>
+    <t>7389/2026</t>
+  </si>
+  <si>
+    <t>7388/2026</t>
+  </si>
+  <si>
+    <t>7397/2026</t>
+  </si>
+  <si>
+    <t>7400/2026</t>
+  </si>
+  <si>
+    <t>7401/2026</t>
+  </si>
+  <si>
+    <t>7403/2026</t>
+  </si>
+  <si>
+    <t>7360/2026</t>
+  </si>
+  <si>
+    <t>7378/2026</t>
+  </si>
+  <si>
+    <t>7357/2026</t>
+  </si>
+  <si>
+    <t>7391/2026</t>
+  </si>
+  <si>
+    <t>7359/2026</t>
+  </si>
+  <si>
+    <t>7390/2026</t>
+  </si>
+  <si>
+    <t>168/2017</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>25/05/2027</t>
+  </si>
+  <si>
+    <t>O 9º Termo Aditivo tem por objeto a prorrogação do prazo de vigência e o reajuste do valor do Contrato nº 168/2027, referente à locação de imóvel urbano localizado na Rua Bonifácio Mathias d</t>
+  </si>
+  <si>
+    <t>168/2026</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>13/02/2027</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 168/2026 - José Wellington Ramos Autunes - ME.</t>
+  </si>
+  <si>
+    <t>181/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2027</t>
+  </si>
+  <si>
+    <t>Contrato n° 181/2026 - Safatle e Safatle LTDA.</t>
+  </si>
+  <si>
+    <t>249/2026.</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para a finalização da obra da Quadra Coberta com Vestiário - padrão FNDE, localizada no Distrito de SantoAntônio do Rio Verde, pertencente ao Município de Catalão - GO</t>
+  </si>
+  <si>
+    <t>7012/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para o fornecimento de telas, de forma a atender às necessidades da Fundação Cultural Maria das Dores Campos, assegurando o adequado desenvolvimento das atividades cultur</t>
+  </si>
+  <si>
+    <t>251/2026</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 251/2026 - Engenharia e Soluções Construtivas Ltda.</t>
+  </si>
+  <si>
+    <t>154/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2027</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 154/2026 - MCX Gestão e Tech LTDA.</t>
+  </si>
+  <si>
+    <t>6335/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de sementes de flores para manutenção de praça, parques e canteiros do município.</t>
+  </si>
+  <si>
+    <t>6951/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de insumos para serviços de tapa-buracos, visando atender às necessidades da Secretaria Municipal de Transportes de Catalão.</t>
+  </si>
+  <si>
+    <t>6504/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de material elétrico e correlatos, visando atender às necessidades da Secretaria Municipal de Administração, Superintendência Municipal de Água e Esgoto – SAE e o Fundo Municipal d</t>
+  </si>
+  <si>
+    <t>6942/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de manutenção preventivas e corretivas do elevador eletro mecânico para transporte vertical, instalado no prédio da Prefeitura Municipal de Catalão/GO, em atendimento às</t>
+  </si>
+  <si>
+    <t>6943/2026</t>
+  </si>
+  <si>
+    <t>6068/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de material elétrico e eletrônico (lampadas para aparelho de bioquímica) laboratório da Unidade Pronto Atendimento - UPA Dr. Jamil Sebba.</t>
+  </si>
+  <si>
+    <t>6065/2026</t>
+  </si>
+  <si>
+    <t>Manutenção dos equipamentos (analisador hematológico) automatizados utilizados para realização de exames laboratóriais como hemograma e dosagens bioquímicas, instalados no Centro de Diagnóstic</t>
+  </si>
+  <si>
+    <t>6823/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de saúde ambulatoriais e hospitalares de média e alta complexidade aos usuários do SUS, em consonância com as diretrizes da pólitica nacional de atenção hospitalar.</t>
+  </si>
+  <si>
+    <t>6974/2026</t>
+  </si>
+  <si>
+    <t>Locação de caminhão munck, em atendimento às necessidades da Secretaria Municipal de Trasportes.</t>
+  </si>
+  <si>
+    <t>071/2022</t>
+  </si>
+  <si>
+    <t>4º Termo Aditivo ao Termo de Credenciamento nº 071/2022 - ITAÚ UNIBANCO S.A.</t>
+  </si>
+  <si>
+    <t>6817/2026</t>
+  </si>
+  <si>
+    <t>26/05/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de serviços de levantamento topográfico em atendimento a necessidade da Secretaria de Transportes.</t>
+  </si>
+  <si>
+    <t>184/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2027</t>
+  </si>
+  <si>
+    <t>Contrato n° 184/2026 - Souza e Carrilho LTDA.</t>
+  </si>
+  <si>
+    <t>239/2026</t>
+  </si>
+  <si>
+    <t>15/05/2027</t>
+  </si>
+  <si>
+    <t>Contrato n° 239/2026 - W.E.V Comercial LTDA.</t>
+  </si>
+  <si>
+    <t>238/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 238/2026 - Traum Artigos Esportivos LTDA.</t>
+  </si>
+  <si>
+    <t>237/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 237/2026 - Solve Comércio e Distribuição LTDA.</t>
+  </si>
+  <si>
+    <t>236/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 236/2026 - Prosport Fitness Playgrounds e Pets LTDA.</t>
+  </si>
+  <si>
+    <t>235/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 235/2026 - Mais Esporte Comércio de Artigos Esportivos LTDA.</t>
+  </si>
+  <si>
+    <t>234/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de equipamentos e materiais esportivos, destinados à estruturação do núcleo de treinamento de atletismo do município de Catalão – GO, através do Convênio nº 213/2025 - SERINT/</t>
+  </si>
+  <si>
+    <t>6983/2026</t>
+  </si>
+  <si>
+    <t>Locação de software, serviços de instalação de licença de uso, treinamento, suporte técnico, manutenção e atualização do sistema autorizador de guias e auditoria de contas médicas, para at</t>
+  </si>
+  <si>
+    <t>6984/2026</t>
+  </si>
+  <si>
+    <t>5461/2026</t>
+  </si>
+  <si>
+    <t>Serviços de publicação de atos oficiais no diário oficial da união, diário oficial do estado e jornal de grande circulação.</t>
+  </si>
+  <si>
+    <t>047/2024</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2027</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do contrato referido no preâmbulo para prestação de serviços de vigilância patrimonial desarmada, em atendimento as necessidades da Fundação Cultural Maria das Dores Cam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EMPENHO DE REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE REFEIÇÕES PRONTAS, TIPO MARMITEX, VISANDO ATENDER ÀS NECESSIDADES DA SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO - SAE, PARA </t>
+  </si>
+  <si>
+    <t>05/2025</t>
+  </si>
+  <si>
+    <t>26/05/2027</t>
+  </si>
+  <si>
+    <t>1º Termo Aditivo ao Contrato nº 005/2025</t>
+  </si>
+  <si>
+    <t>298/2024</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do referido TERMO DЕ CREDENCIAMENTO no preâmbulo na especialidade de GINECOLOGIA.</t>
+  </si>
+  <si>
+    <t>315/2024</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de FONOAUDIOLOGIA E PSICOLOGIA EM ABA.</t>
+  </si>
+  <si>
+    <t>302/2024</t>
+  </si>
+  <si>
+    <t> Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de NUTRICIONISTA.</t>
+  </si>
+  <si>
+    <t>233/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 233/2026 - Brava Sul Comércio de Equipamentos de Escritório Eireli.</t>
+  </si>
+  <si>
+    <t>262/2024</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de LABORATÓRIO.</t>
+  </si>
+  <si>
+    <t>5578/2026</t>
+  </si>
+  <si>
+    <t>Solicitação de compras de fornecimento de sistema para controle de bens patrimoniais para suprir às necessidades da Secretaria Municipal de Cultura de Catalão.</t>
+  </si>
+  <si>
+    <t>4844/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de peças para manutenção de estações de hidratação (bebedouros) icehot, visando atender às necessidades da SAE.</t>
+  </si>
+  <si>
+    <t>5769/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a unificação do sistema telefonico das sedes da Superintêndencia Municipal de Água e Esgoto - SAE.</t>
+  </si>
+  <si>
+    <t>5770/2026</t>
+  </si>
+  <si>
+    <t>031/2025</t>
+  </si>
+  <si>
+    <t> EVENTUAL AQUISIÇÃO DE INSUMOS, EQUIPAMENTOS, COMPUTADORES E CORRELATOS.</t>
+  </si>
+  <si>
+    <t>EVENTUAL AQUISIÇÃO DE INSUMOS, EQUIPAMENTOS, COMPUTADORES E CORRELATOS,</t>
+  </si>
+  <si>
+    <t>5181/2025</t>
+  </si>
+  <si>
+    <t>Prestação de serviços gráficos, comunicação visual, locação de estruturas e correlatos. visando atender às necessidades da Superintêndencia Municipal de Água e Esgoto - SAE.</t>
+  </si>
+  <si>
+    <t>5179/2025</t>
+  </si>
+  <si>
+    <t>5180/2025</t>
+  </si>
+  <si>
+    <t>5182/2025</t>
+  </si>
+  <si>
+    <t>Prestação de serviços gráficos, comunicação visual, locação de estruturas e  correlatos. visando atender às necessidades da Superintêndencia Municipal de Água e Esgoto - SAE.</t>
+  </si>
+  <si>
+    <t>5178/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de refeições prontas, tipo marmitex, visando atender às necessidades da Superintêndencia Municipal de Água e Esgoto - SAE.</t>
+  </si>
+  <si>
+    <t>4995/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de produtos químicos, visando atender às necessidades da Supereintêndencia Municipal de Água e Esgoto - SAE.</t>
+  </si>
+  <si>
+    <t>258/2026</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>21/05/2027</t>
+  </si>
+  <si>
+    <t>Contrato nº 258/2026 - Trivale Instituição de Pagamento Ltda.</t>
+  </si>
+  <si>
+    <t>5597/2026</t>
+  </si>
+  <si>
+    <t>Locação de container para dar apoio aos romeiros para a festa da lapa que acontecera dos dias 17/04 a 02/05/2026.</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE INSUMOS, EQUIPAMENTOS, COMPUTADORES E CORRELATOS.</t>
+  </si>
+  <si>
+    <t>AQUISICÃO DE INSUMOS, EQUIPAMENTOS, COMPUTADORES E CORRELATOS.</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>5598/2026</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t> AQUISIÇÃO DE INSUMOS, EQUIPAMENTOS, COMPUTADORES E CORRELATOS</t>
+  </si>
+  <si>
+    <t>5152/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de café, açúcar e água mineral em atendimento às necessidades do municipio de Catalão.</t>
+  </si>
+  <si>
+    <t>4907/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de gêneros alimentícios, gás de cozinha e vasilhame para atender a Secretaria Municiol de Promoção e Acão Social.</t>
+  </si>
+  <si>
+    <t>4906/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de produtos de limpeza, higiene e correlatos para atender a demanda do município de Catalão.</t>
+  </si>
+  <si>
+    <t>074/2023</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>02/05/2027</t>
+  </si>
+  <si>
+    <t>3º Termo Aditivo ao Contrato nº 074/2023.</t>
+  </si>
+  <si>
+    <t>001/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2027</t>
+  </si>
+  <si>
+    <t>Aquisição de combustíveis.</t>
+  </si>
+  <si>
+    <t>5288/2026</t>
+  </si>
+  <si>
+    <t>5289/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de gêneros alimentícios, gás de cozinha e vasilhame para atender a Secretaria  Municiol de Promoção e Acão Social.</t>
+  </si>
+  <si>
+    <t>4905/2026</t>
+  </si>
+  <si>
+    <t>6032/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços técnicos especializados em diagnósticos, mautenção corretiva e preventiva, consserto, reparo e substituição de componentes e báterias em sistema de energia ininterrupta</t>
+  </si>
+  <si>
+    <t>04/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2027</t>
+  </si>
+  <si>
+    <t>contratação de empresacom notória especialização para execução de serviços de elaboração de estudos técnicos eassessoria e consultoria técnica especializada na realização de censo previd</t>
+  </si>
+  <si>
+    <t>009/2026</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>13/03/2027</t>
+  </si>
+  <si>
+    <t>FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA LOCAÇÃO DE VEÍCULOS, COM MOTORISTA E COMBUSTÍVEL INCLUSO, PARA ATENDIMENTOS AS DEMANDAS DA SECRETARIA MUNICIPAL DE ESPORTES</t>
+  </si>
+  <si>
+    <t>34/2025</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>FUTURA E EVENTUAL AQUISIÇÃO DE COMBUSTÍVEIS(GASOLINA, ÓLEO DIESEL COMUM E S10), DIRETAMENTÉ NA BOMBA NA CIDADE DE CATALÃO.</t>
+  </si>
+  <si>
+    <t>36/2025</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO PARA FABRICAÇÃO, MANUTENÇÃO E RECONSTRUÇÃO DE MATA-BURROS E PONTES, PARA ATENDER DEMANDA DOS SERVIÇOS EXECUTADOS PELA SECRETARIA DE TRANSPORTES E INFR</t>
+  </si>
+  <si>
+    <t>197/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2027</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 197/2026.</t>
+  </si>
+  <si>
+    <t>220/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2027</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PRODUTOS DE LIMPEZA, HIGIENE E CORRELATOS</t>
+  </si>
+  <si>
+    <t>196/2026</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de materiais de expediente</t>
+  </si>
+  <si>
+    <t>219/2026</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 219/2026.</t>
+  </si>
+  <si>
+    <t>5867/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de sistema de telefônia, incluindo central telefônica (PABX), ramais e infraestrutura, diagnóstico técnico completo, para  atender às necessidades do PRO-SAÚDE.</t>
+  </si>
+  <si>
+    <t>6028/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prestação de serviços técnicos para a elaboração e transmissão da EFD-REIF (escrituração digital das retenções e outras informações físcais) dos prestadores de serviços, em atendimento </t>
+  </si>
+  <si>
+    <t>5978/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços para execução de sistema de aterramento elétrico no prédio do PRO-SAÚDE, em conformidade com as normas téecnicas vigentes, incluindo o fornecimento de materiaiss, equipa</t>
+  </si>
+  <si>
+    <t>5977/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de insumos, equipamentos, computadores e correlatos, para atender a demanda da Secretaria Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>5981/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de insumos, equipamentos, computadores e correlatos, para atender a demanda do Secretaria Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>6062/2025</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de manutenção de veículo micro ónibus placa PQU 6386.</t>
+  </si>
+  <si>
+    <t>5984/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de insumos, equipamentos, computadores e correlatos, para atender a demanda do municipio de Catalão.</t>
+  </si>
+  <si>
+    <t>5983/2025</t>
+  </si>
+  <si>
+    <t>208/2026</t>
+  </si>
+  <si>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>05/02/2027</t>
+  </si>
+  <si>
+    <t>Contrato n° 208 - Oswaldyno Ferreira Santos Júnior.</t>
+  </si>
+  <si>
+    <t>5910/2025</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>5921/2025</t>
+  </si>
+  <si>
+    <t>5979/2025</t>
+  </si>
+  <si>
+    <t>5982/2026</t>
+  </si>
+  <si>
+    <t>5654/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de vigilância patrimonial desarmada, para atender a ddemanda da Secretaria Municipal do Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>5852/2026</t>
+  </si>
+  <si>
+    <t>Conserto de 12 (doze) tendas sanfonadas com metragem 3x3, lona de PVC verde, em atendimento às necessidades da Secretaria Municipal de Administração.</t>
+  </si>
+  <si>
+    <t>5841/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de tendas sanfonadas tipo lona de PVC 3MTS X MTS e kit com 3 fechamentos laterais de 3 MTS em PVC 3MTS em PVC, em atendimento das necessidades da Secretaria Municipal de Administração.</t>
+  </si>
+  <si>
+    <t>5223/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de combustíveis (gasolina,óleo diesil com e S10), diretamente na bomba na cidade de Catalão.</t>
+  </si>
+  <si>
+    <t>5791/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de ferramentas, equipamentos de proteção individual - EPI e insumos diversos, visando atender às necessidades da Secretaria de Transporte e Infraestrutura no município de Catalão-GO.</t>
+  </si>
+  <si>
+    <t>5790/2026</t>
+  </si>
+  <si>
+    <t>5972/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO REFERENTE A CONTRATAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS PARA MANUTENÇÃO DA INFRA ESTRUTURA DE DATACENTER E REDE ELÉTRICA, NAS SECRETARIAS DA PREFEITURA, INCLUINDO DIAGNÓSTICO, REPA</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do contrato referido no preâmbulo o objeto do contrato a ser aditivado é a contratação de empresa especializada para prestação de serviços em gerenciamento de ti (CPD),</t>
+  </si>
+  <si>
+    <t>5738/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO REFERENTE A CONTRATAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS EM DATACENTER E REDES, ENVOLVENDO MANUTENÇÃO, IMPLANTAÇÃO, CONFIGURAÇÃO, OTIMIZAÇÃO E SUPORTE, TODA INFRAESTRUTURA DE RE</t>
+  </si>
+  <si>
+    <t>6030/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de viga pré-moldade em concreto para ponte 600x100x80 Ponte Pouso Alegre.</t>
+  </si>
+  <si>
+    <t>6029/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de viga pré-moldade em concreto para ponte 900x100x80 Ponte Ribeirão dos Mártirios.</t>
+  </si>
+  <si>
+    <t>5861/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de óleos e lubrificantes para manutenção de máquinas e equipamentos, em atendimento a demanda do município de Catalão.</t>
+  </si>
+  <si>
+    <t>085/2023</t>
+  </si>
+  <si>
+    <t> Prorrogação do prazo e reajuste de valor do contrato referido no preâmbulo o objeto do contrato a ser aditivado é a prestação de serviços de manutenção preventiva e corretiva nos equipamen</t>
+  </si>
+  <si>
+    <t>020/2025</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2027</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de NUTRIÇÃO.</t>
+  </si>
+  <si>
+    <t>077/2024</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>28/03/2027</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo e atualização pelo IPCA-E do contrato referido no preâmbulo para a contratação de software 100% em nuvem (modalidade SaaS)com disponibilização de espaço virtual de pron</t>
+  </si>
+  <si>
+    <t>7097/2026</t>
+  </si>
+  <si>
+    <t>Empenho: Seritex Silk Textil Ltda</t>
+  </si>
+  <si>
+    <t>5665/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de materiais de construção para fabricação, manutenção e reconstrução de mata-burros e pontess, para atender a demanda dos serviços executados pela Secretaria de Transportes e Inf</t>
+  </si>
+  <si>
+    <t>265/2024</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de NEFROLOGIA.</t>
+  </si>
+  <si>
+    <t>5663/2025</t>
+  </si>
+  <si>
+    <t>2023012/2023</t>
+  </si>
+  <si>
+    <t>30/11/2025</t>
+  </si>
+  <si>
+    <t>29/11/2026</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de RADIOLOGIA ODONTOLOGICA.</t>
+  </si>
+  <si>
+    <t>5662/2025</t>
+  </si>
+  <si>
+    <t>4880/2025</t>
+  </si>
+  <si>
+    <t>Locação de máquinas em atendimento às necessidades da Secretaria de Transportes.</t>
+  </si>
+  <si>
+    <t>5017/2026</t>
+  </si>
+  <si>
+    <t>4879/2025</t>
+  </si>
+  <si>
+    <t>5595/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de manutenção e reparos nas estruturas metálicas (portões, alambrados e coberturas), para atender a demanda do município de Catalão.</t>
+  </si>
+  <si>
+    <t>5893/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de inseticidas e herbicidas, em atendimento às necessidades da Diretoria de Parques e Jardins.</t>
+  </si>
+  <si>
+    <t>268/2024</t>
+  </si>
+  <si>
+    <t>Prorrogação de prazo do referido termo de credenciamento no preâmbulo na especialidade de cardiologia</t>
+  </si>
+  <si>
+    <t>6071/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de material para limpeza e higienização automotiva, para atender a demanda do município de Catalão.</t>
+  </si>
+  <si>
+    <t>014/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2027</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE FÓRMULAS, SUPLEMENTOS, DIETAS ORAIS E/OU ENTERAIS </t>
+  </si>
+  <si>
+    <t>5971/2026</t>
+  </si>
+  <si>
+    <t>SERVIÇOS TÉCNICOS ESPECIALIZADOS PARA ANÁLISE, PROJETO, IMPLANTAÇÃO, CONFIGURAÇÃO E ADEQUAÇÃO DA INFRA ESTRUTURA DE REDE DE DADOS (CABEADA E WI-FI) NAS SECRETARIAS DA PREFEITURA, INCLUINDO IN</t>
+  </si>
+  <si>
+    <t>002/2025</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t> EVENTUAL AQUISIÇÃO DE SERVIÇOS GRÁFICOS PARACONFECCÃO DE BOBINAS DE PAPEL TERMO SENSÍVEL.</t>
+  </si>
+  <si>
+    <t>002/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2027</t>
+  </si>
+  <si>
+    <t> EVENTUAL AQUISIÇÃO DE MEDIDORES DE ÁGUA (HIDRÔMETROS)</t>
+  </si>
+  <si>
+    <t>5372/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de limpeza e manutenção das fontes luminosas do município.</t>
+  </si>
+  <si>
+    <t>5908/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviços de coffee breaks visando atender a demanda da Secretaria Municipal de Administração.</t>
+  </si>
+  <si>
+    <t>033/2025</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS, GÁS DE COZINHA E VASILHAME</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>05/06/2026</t>
+  </si>
+  <si>
+    <t>FUTURA E EVENTUAL AQUISIÇÃO DE GÊNEROSALIMENTICIOS, GÁS DE COZINHA E VASILHAME</t>
+  </si>
+  <si>
+    <t>6014/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços técnicos especializadoss de assessoria e consultoria em engenharia de segurança do trabalho e medicina do trabalho.</t>
+  </si>
+  <si>
+    <t>5701/2026</t>
+  </si>
+  <si>
+    <t>Serviços referente a franquia, no exercício 2026.</t>
+  </si>
+  <si>
+    <t>5906/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviços de coffee breaks visando atender a demanda da Secretaria Municipal de Administração e da Superintência Municipal de Água e Esgoto - SAE.</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS, GÁS DE COZINHA E VASILHAME </t>
+  </si>
+  <si>
+    <t>Aquisição de material de limpeza e produtos de higienização para atender às necessidades do Centro de Convivência do Pequeno Aprendiz.</t>
+  </si>
+  <si>
+    <t>6001/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de material de limpeza e produtos de higienização para atender o Fundo Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>6002/2026</t>
+  </si>
+  <si>
+    <t>026/2026</t>
+  </si>
+  <si>
+    <t>Ata de Registro de Preços nº 026/2026 - Material Laboratorial</t>
+  </si>
+  <si>
+    <t>5691/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de medicamentos e insumos para reposição dos estoques co Centro de Abastecimento Farmacêutico-CAF,bem como pat=ra atender demandas judiciais, pertencentes a Secretaria Municipal de Saú</t>
+  </si>
+  <si>
+    <t>019/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manutenção dos Equipamentos (analisador bioquímico) automatizados utilizados para realização de exames laboratoriais como hemograma e dosagens bioquimicas, instalados no Centro de Diagnóstico e </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manutenção dos Equipamentos (analisador hematológico) automatizados utilizados para realização de exames laboratoriais como hemograma e dosagens bioquimicas, instalados no Centro de Diagnóstico </t>
+  </si>
+  <si>
+    <t>6066/2026</t>
+  </si>
+  <si>
+    <t>6064/2026</t>
+  </si>
+  <si>
+    <t>5976/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de medicamentos e insumos para reposição dos estowues do Centro de Abastecimento Farmacêutico-CAF, bem como para atender demandas judiciais, pertencentes a Secretaria Municiap de Saúde</t>
+  </si>
+  <si>
+    <t>5688/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de generos alimentícios, vasando atender às necessidades da Secretaria Municipal de Saúde de Catalão - GO.</t>
+  </si>
+  <si>
+    <t>172/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 172/2026 - Auto Suture do Brasil Ltda</t>
+  </si>
+  <si>
+    <t>6687/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de aparelhos de ar condicionado com capacidade de 18.000 BTUs e kit de tubulação para instalação na sede da Diretoria da Mulher, em atendimento às necessidades do Município de Cata</t>
+  </si>
+  <si>
+    <t>Distrato</t>
+  </si>
+  <si>
+    <t>171/2025</t>
+  </si>
+  <si>
+    <t>21/07/2025</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>Termo de Rescisão ao Contrato n° 171/2025</t>
+  </si>
+  <si>
+    <t>091/2018</t>
+  </si>
+  <si>
+    <t>17/05/2026</t>
+  </si>
+  <si>
+    <t>17/05/2027</t>
+  </si>
+  <si>
+    <t>Prorrogação de prazo e reajuste do contrato no preâmbulo para locação de imóvel residencial.</t>
+  </si>
+  <si>
+    <t>11/12/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS DE CONSTRUCÃO CIVIL, ELĖTRICA, HIDRÁULICA, PINTURA, ACABAMENTO E INSUMOS CORRELATOS.</t>
+  </si>
+  <si>
+    <t>Aquisição de gêneros alimentícios panificados, embalados e prontoss para o consumo, visando atender às necessidades da Secretaria Municipal de Saúde de Catalão - GO.</t>
+  </si>
+  <si>
+    <t>036/2026</t>
+  </si>
+  <si>
+    <t> AQUISIÇÃO DE RAÇÃO PARA ANIMAIS</t>
+  </si>
+  <si>
+    <t>250/2025</t>
+  </si>
+  <si>
+    <t>15/08/2026</t>
+  </si>
+  <si>
+    <t>1º Aditivo ao Contrato nº 250/2025 - Bem Viver Clínica Médica Ltda</t>
+  </si>
+  <si>
+    <t>006/2025</t>
+  </si>
+  <si>
+    <t>27/07/2025</t>
+  </si>
+  <si>
+    <t> FUTURA E EVENTUAL AQUISIÇÃO DE REFEIÇÕES PRONTAS</t>
+  </si>
+  <si>
+    <t>248/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 248/2026 - Loja de Móveis e Eletrodomésticos MP Ltda</t>
+  </si>
+  <si>
+    <t>06/06/2025</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE ADMINISTRATIVO, EDUCACIONAL E RECREATIVO</t>
+  </si>
+  <si>
+    <t>213/2024</t>
+  </si>
+  <si>
+    <t> PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE ESCOLAR COM FORNECIMENTO DE VEÍCULOSCOM MOTORISTAS, DESTINADOS ÁO TRANSPORTE REGULAR DE ALUNOS DA REDE PÚBLICA DE ENSINO DE CATALÃO</t>
+  </si>
+  <si>
+    <t>016/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de fórmulas, suplementos, dietas orais e/ou enterais para o PAD - Programa de Atendimento Domiciliar de Fundo Municipal de Saúde de Catalão - GO.</t>
+  </si>
+  <si>
+    <t>Inclusão de veículos na apolice de seguros da Frota da Secretaria de Promoção e Ação Social.</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de gestão, execução e distribuição de refeições no Restaurante Popular.</t>
+  </si>
+  <si>
+    <t>Inclusão de dois veículos Fiat Cronoss zero KM na apolice - endosso de inclusão de veículos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">serviços de telecomunicação, mediante o fornecimento de conectividade IP por circuito dedicado - Link Dedicado, para acesso à rede mundial de computadores (internet), com infraestrutura de rede </t>
+  </si>
+  <si>
+    <t>7/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS DE COPA, COZINHA E GENEROS ALIMENTICIOS DESTINADOS AO ATENDIMENTO DAS NECESSIDADES DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO</t>
+  </si>
+  <si>
+    <t>28/2025</t>
+  </si>
+  <si>
+    <t> AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE ADMINISTRATIVO</t>
+  </si>
+  <si>
+    <t>Empenho: Ar Distribuidora Ltda.</t>
+  </si>
+  <si>
+    <t>213/2021</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do contrato referido no preâmbulo, cujo objeto é a prestação de serviços de transportes escolar com fornecimento de veiculos com motoristas, destinados ao transporte regul</t>
+  </si>
+  <si>
+    <t>Empenho: Mundo dos Pães Indústria de Panificação.</t>
+  </si>
+  <si>
+    <t>3451/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de saldo restante de carga de gás GLP P13 e vasilhames para acondicionamento de gás.</t>
+  </si>
+  <si>
+    <t>Contratação de serviços de apoio administrativo em atendimento às necessidades do Centro de Convivência do Pequeno Aprendiz - CCPA.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6406.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6402.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6401.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6400.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6399.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6398.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6396.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6395.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6393.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6392.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6391.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6390.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6389.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6388.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6387.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6385.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6384.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6383.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6379.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6378.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6377.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6376.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6375.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6374.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6373.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6372.</t>
+  </si>
+  <si>
+    <t>Empenho n° 6371.</t>
+  </si>
+  <si>
+    <t>005/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de lacres, anéis de vedação e lentilhas, visando atender às necessidades da Superintendência Municipal de Água e Esgoto - SAE.</t>
+  </si>
+  <si>
+    <t>12/02/2027</t>
+  </si>
+  <si>
+    <t>Aquisição de materiais para construção, em atendimento as necessidades da Superintendência Municipal de Água e Esgoto de Catalão - SAE</t>
+  </si>
+  <si>
+    <t>Aquisição de refeições prontas, tipo marmitex, visando atender às necessidades da Superintendência Municipal de Água e Esgoto - SAE.</t>
+  </si>
+  <si>
+    <t>Locação de máquinas em atendimento às necessidades da Seccretaria de Transportes.</t>
+  </si>
+  <si>
+    <t>036/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de materiais de construção para fabricação, manutenção e reconstrução de mata-burros e pontes, para atender a demanda dos serviços executados pela Secretaria Municipal de Transpor</t>
+  </si>
+  <si>
+    <t>034/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de combustíveis(gasolina,óleo diesel comum e S10), diretamente na bomba na cidade de Catalão, visando atender às necessidades da Secretaria Municipal de Transportes.</t>
+  </si>
+  <si>
+    <t>045/2025</t>
+  </si>
+  <si>
+    <t>029/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de material de construção civíl em geral para manutenção das atividades da Secretaria Municipal de Transportes.</t>
+  </si>
+  <si>
+    <t>194/2026</t>
+  </si>
+  <si>
+    <t>22/01/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de produtos de limpeza, higiene e correlatos, para atender a demanda do Fundo Municipal de Assistência Social de CatalãoFMAS</t>
+  </si>
+  <si>
+    <t>Empenho: Distribuidora São Franscisco Ltda.</t>
+  </si>
+  <si>
+    <t>195/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de produtos de limpeza, higiene e correlatos, para atender a demanda do Centro de Convivência do Pequeno AprendizCCPA.</t>
+  </si>
+  <si>
+    <t>017/2026</t>
+  </si>
+  <si>
+    <t>Fornecimento de alimentação(A&amp;B), coffe break, almoço e jantares prontos para consumo imediato em atendimento às necessidades da Secretaria Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>003/2025</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>A FUTURA E EVENTUAL AQUISIÇÃO DE PRODUTOS QUÍMICOS, VISANDO ATENDER ÀS NECESSIDADES DA SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO - SAE</t>
+  </si>
+  <si>
+    <t>028/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de materiais de expediente administrativo, educacional e recreativo para atender a demanda do município de Catalão.</t>
+  </si>
+  <si>
+    <t>Aquisição de materiais de expediente administrativo, educacional e recreativo para atender a demanda do município de Catalão</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>FUTURA E EVENTUAL AQUISIÇÃO DE PRODUTOS QUÍMICOS, VISANDO ATENDER ÀS NECESSIDADES DA SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO - SAE</t>
+  </si>
+  <si>
+    <t>78/2025</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
+  </si>
+  <si>
+    <t>21/12/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE SERVIÇOS DE COFFEE BREAKS VISANDO ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO</t>
+  </si>
+  <si>
+    <t>250/2026</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 250/2026 - Concretar Engenharia e Soluções Construtivas Ltda</t>
+  </si>
+  <si>
+    <t>30/03/2027</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL DE LIMPEZA E PRODUTOS DE HIGIENIZAÇÃO PARA ATENDER O FUNDOMUNICIPAL DE SAÚDE</t>
+  </si>
+  <si>
+    <t>034/2022</t>
+  </si>
+  <si>
+    <t>15/03/2027</t>
+  </si>
+  <si>
+    <t>5° termo de prorrogação do prazo do contrato referido no preâmbulo em atendimento às necessidades do Centro de Convivência do pequeno Aprendiz- ССРА.</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de controle de vetores, pragas urbanas e insetos, compreendendo a desratização, controle de pombos e assemelhados, com fornecimento de insumos, produtos e mão de obra, em c</t>
+  </si>
+  <si>
+    <t>305/2024</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de LABORATÓRIO.</t>
+  </si>
+  <si>
+    <t>274/2024</t>
+  </si>
+  <si>
+    <t>02/11/2025</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de PSICOLOGIA</t>
+  </si>
+  <si>
+    <t>325/2024</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de CARDIOLOGIA.</t>
+  </si>
+  <si>
+    <t>037/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de medicamentos e insumos para reposição dos estoques do Centro de Abastecimento Farmacêutico-CAF, bem como para atender demandas judiciais, pertencentes a Secretaria Municipal de Saúd</t>
+  </si>
+  <si>
+    <t>306/2024</t>
+  </si>
+  <si>
+    <t>02/12/2026</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de CIRURGIA VASCULAR</t>
+  </si>
+  <si>
+    <t>359/2024</t>
+  </si>
+  <si>
+    <t>26/12/2025</t>
+  </si>
+  <si>
+    <t>26/12/2026</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de PSICOLOGIA</t>
+  </si>
+  <si>
+    <t>05/01/2026</t>
+  </si>
+  <si>
+    <t>05/01/2027</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de CIRURGIA GERAL.</t>
+  </si>
+  <si>
+    <t>056/2025</t>
+  </si>
+  <si>
+    <t>Locação de vans e micro-ônibus, com motorista, para o transporte de pacientes do SUS - Sistema Único de Saúde em tratamento de saúde para outras cidades e estados.</t>
+  </si>
+  <si>
+    <t>343/2024</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>28/11/2026</t>
+  </si>
+  <si>
+    <t>Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de OFTALMOLOGIA.</t>
+  </si>
+  <si>
+    <t>283/2024</t>
+  </si>
+  <si>
+    <t>1° Termo  Aditivo de prorrogação de prazo ao termo de credenciamento 283/2024</t>
+  </si>
+  <si>
+    <t>217/2026</t>
+  </si>
+  <si>
+    <t>04/05/2027</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de bens comuns de consumo.</t>
+  </si>
+  <si>
+    <t>057/2025</t>
+  </si>
+  <si>
+    <t>Prestação de serviços em equipamentos eletrodomésticoss e eletro indústriais, tais como: bebedouros, purificadores, máquinas de lavar, micro-ondas, refrigeradores, tanquinhos secadoras, fogões,</t>
+  </si>
+  <si>
+    <t>03/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 03/2026 - Expansão Digital Ltda</t>
+  </si>
+  <si>
+    <t>207/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 207/2026 - Perfomance LTDA-ME.</t>
+  </si>
+  <si>
+    <t>Aquisição de jogos educativos para atender às necessidades deste Fundo Municipal de Saúde de Catalão - GO.</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>Aquisção de materiais de expediente administrativo, para atender a demanda do município de Catalão.</t>
+  </si>
+  <si>
+    <t>223/2026</t>
+  </si>
+  <si>
+    <t>06/05/2027</t>
+  </si>
+  <si>
+    <t>Contrato n° 223/2026 - Ester Rodrigues de Aguiar Souza.</t>
+  </si>
+  <si>
+    <t>061/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 061/2026 - Prorad Consultores em Radioproteção S/S Ltda</t>
+  </si>
+  <si>
+    <t>5772/2026</t>
+  </si>
+  <si>
+    <t>Contratação especializada para execução de serviços de infra-estrutura de cabeamento de rede, incluindo implantação de cabeamento estruturado, fornecimento e instalação de racks, certificaç�</t>
+  </si>
+  <si>
+    <t>5630/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada visando o serviços de manutenção de equipamentos de aparelhos da academia do 10° Batalhão Bombeiro Militar de Catalão - GO.</t>
+  </si>
+  <si>
+    <t>5629/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de sapatilhas e neoprene para atender às necessidades da corporação na 52ª operação férias em julho de 2026.</t>
+  </si>
+  <si>
+    <t>5495/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a realização de curso de capacitação em "Licitações Blindadas: Dominando a Elaboração de ETP (Estudo Técnico Preliminar) e TR (Termo de Referência</t>
+  </si>
+  <si>
+    <t>3564/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de saúde ambulatóriais e Hospitalares em média e alta complexidade aos usuários do SUS, em consunância com as diretrízes da politica nacional de atenção hospitalar.</t>
+  </si>
+  <si>
+    <t>4034/2026</t>
+  </si>
+  <si>
+    <t>Transferência de recursos Fundo a Fundo conforme autorizado pela Portaria SES/GO nº 398, de 18 de fevereiro de 2026, publicada no Diário Oficial/GO n° 24.724, página 38, de 23 de fevereiro de 2</t>
+  </si>
+  <si>
+    <t>3799/2026</t>
+  </si>
+  <si>
+    <t>Transferência de recursos fundo a fundo conforme autorizado pela portaria SES/GO N°561, de 24 de fevereiro de 2025.</t>
+  </si>
+  <si>
+    <t>245/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 245/026 - Amarildo Fernandes Borges</t>
+  </si>
+  <si>
+    <t>183/2025</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>3º Aditivo ao Contrato nº 183/2025 - Bem Viver Clinica Medica</t>
+  </si>
+  <si>
+    <t>4018/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para a prestação de serviços de acesso à internet em banda larga, via fibra óptica, com alto desempenho, redundância, estabilidade e suporte técnico especializado, dest</t>
+  </si>
+  <si>
+    <t>206/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2027</t>
+  </si>
+  <si>
+    <t>Contrato nº 206/2026 - Porto Seguro Cia de Seguros Gerais</t>
+  </si>
+  <si>
+    <t>4337/2026</t>
+  </si>
+  <si>
+    <t>Contratação de show artístico musical da dupla Althair e Alexandre a ser realizado no dia 26 de Março de 2026, nas festividades da feira do chocolate.</t>
+  </si>
+  <si>
+    <t>4222/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviço para execução de furos de sondagem de solo,tipo SPT, visando atender a demanda da secretaria Municipal de Obras.</t>
+  </si>
+  <si>
+    <t>3421/2026</t>
+  </si>
+  <si>
+    <t>CONFECÇÃO DE CANALETAS ALETA COM TRILHO, FABRICAÇÃO DEDE VISISOR COM GRELHA, TROTA DE SENSOR PARA UPA- UNIDADE PRONTO ATENDIMENTO, REGULAÇÃO, SAMU E SECRETARIA DE SAUDE E CONFECÇÃO DE 2 (DOIS</t>
+  </si>
+  <si>
+    <t>4574/2026</t>
+  </si>
+  <si>
+    <t>Serviços de infra-estrutura de cabeamento de rede conforme normas técnicas, cabeamento, racks, certificação de 60 links, cobrindo a Secretaria Municipal de Compras, departamento de obras, Secretar</t>
+  </si>
+  <si>
+    <t>216/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 216/2026 - Digital Informática Atacado e Varejo Ltda</t>
+  </si>
+  <si>
+    <t>215/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 215/2026 - Tecnomarra Soluções em Segurança Ltda</t>
+  </si>
+  <si>
+    <t>5022/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de material para manutenção da sub prefeitura de Pires Belo, em atendimento a demanda do município de Catalão.</t>
+  </si>
+  <si>
+    <t>3155/2026</t>
+  </si>
+  <si>
+    <t>locação mensal de veículo utilitário de carga caminhoneta com caçamba aberta com as seguintes características: motor a partir de 1.4 cc a partir de 104 cv, 2 portas, bicombústivel, ar condicion</t>
+  </si>
+  <si>
+    <t>4399/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços para instalação de forro pvc amadeirado.</t>
+  </si>
+  <si>
+    <t>3419/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresaa especializada em locação de maquínas em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
+  </si>
+  <si>
+    <t>3420/2026</t>
+  </si>
+  <si>
+    <t>Empenho: Garcia &amp; Sales Ltda ME</t>
+  </si>
+  <si>
+    <t>3966/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prestação de serviços de desenvolvimento de softwares persónalizados para implantação de soluções tecnológica composta por gestão de processos relacionados a obras Públicas e particulares, </t>
+  </si>
+  <si>
+    <t>213/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 213/2026 - Reginaldo Luiz Arruda</t>
+  </si>
+  <si>
+    <t>045/2024</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>2º Aditivo ao Contrato 045/2024 - José Wellington Ramos Antunes - ME</t>
+  </si>
+  <si>
+    <t>Empenho: Equipclair Peças e Serviços para Veículos</t>
+  </si>
+  <si>
+    <t>090/2025</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>10/05/2027</t>
+  </si>
+  <si>
+    <t>1º Aditivo ao Contrato nº 090/2025 - RCOSTA SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>212/2026</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 212/2026 - Concretar Engenharia e Soluções Construtivas Ltda.</t>
+  </si>
+  <si>
+    <t>Empenho: Soltec Torneadora Ltda</t>
+  </si>
+  <si>
+    <t>243/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 243/2026 - Comércio de Auto Peças Alvorada Ltda</t>
+  </si>
+  <si>
+    <t>3862/2026</t>
+  </si>
+  <si>
+    <t>Contratação de serviços de publicação de atos oficiais, em atendimento às necessidades da Secretaria Municipal de Administração.</t>
+  </si>
+  <si>
+    <t>4448/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de expediiente administrativo, educacional e recreativo para atender a demanda do município de Catalão.</t>
+  </si>
+  <si>
+    <t>3499/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de materiais de pintura e insumos correlatos, em atendimento às necessidades da Secretaria Municipal de Obras.</t>
+  </si>
+  <si>
+    <t>3363/2025</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PRODUTOS, MATERIAIS E INSUMOS, UTILIZADOS PARA SINALIZAÇÃO VIÁRIA, EM ATENDIMENTO ÁS NECESSIDADES DA SUPERINTENDENCIA MUNICIPAL DE TRÂNSITO DE CATALÃO - SMTC,</t>
+  </si>
+  <si>
+    <t>3567/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PRODUTOS, MATERIAIS E INSUMOS, UTILIZADOS PARA SINALIZAÇÃO VIÁRIA, EM ATENDIMENTO ÁS NECESSIDADES DA SUPERINTENDENCIA MUNICIPAL DE TRÂNSITO DE CATALÃO - SMTC.</t>
+  </si>
+  <si>
+    <t>3781/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE SERVIÇOS GRÁFICOS (IMPRESSÃO DE PROJETOS E ENCADERNAÇÃO), PARA ATENDER AS NECESSIDADES DA SMTC.</t>
+  </si>
+  <si>
+    <t>3959/2026</t>
+  </si>
+  <si>
+    <t> PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO VEICULAR SEM CONDUTOR PARA ATENDER AS DEMANDAS DA SUPERINTENDENCIAMUNICIPAL DE TRANSITO (SMTC).</t>
+  </si>
+  <si>
+    <t>4072/2026</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA ESPECIALIZADA EM GESTÃO E MODELAGEM DE PROCESSOS, ADMINISTRATIVOS E OPERACIONAIS DA SUPERINTENDÉNCIA MUNICIPAL DE TRANSITO DE CATALÃO, COM APLICAÇÃO DE MET</t>
+  </si>
+  <si>
+    <t>3316/2026</t>
+  </si>
+  <si>
+    <t>Aquisiçaõ de colchonetes para atividades escolares nas unidades de ensino CMEI Jesus Guerreiro e CMEI Henriqueta Purcina de Oliveira, em atendimento a demanda do Fundo Municipal dde Educação de Ca</t>
+  </si>
+  <si>
+    <t>4053/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAGAMENTO DE ANUIDADE À UNIÃO DOS DIRIGENTES MUNICIPAIS DE EDUCAÇÃO (UNDIME) DO ESTADO DE GOIÁS. REFERENTE AO EXERCİCIO DE 2026, COM A FINALIDADE DE ASSEGURAR A PARTICIPAÇÃO INSTITUCIONAL DA </t>
+  </si>
+  <si>
+    <t>211/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 211/2026 - Wisner Cândido Marques</t>
+  </si>
+  <si>
+    <t>210/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 210/2026 - Divano Benedito da Luz</t>
+  </si>
+  <si>
+    <t>4804/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de execução de sistema de aterramento elétrico conforme normas técnicas, incluindo fornecimento de material e mão de obra, instalação de hastes de aterramento, interlig</t>
+  </si>
+  <si>
+    <t>3367/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de fertilizantes e correlatos, em atendimento às necessidades da Diretoria de Parques e Jardins.</t>
+  </si>
+  <si>
+    <t>3667/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de material para manutenção da sub prefeitura de Santo Antônio do Rio Verde, em atendimento a demanda do municipio de Catalão.</t>
+  </si>
+  <si>
+    <t>3668/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de material para manutenção da sub prefeitura de Santo Antônio do Rio Verde, em atendimento a demanda do municipio de Catalão</t>
+  </si>
+  <si>
+    <t>3456/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada no fornecimento de materiais de expediente, de forma imediata, para atender às necessidades do Programa de Saúde dos Servidores Municipais - PRO-SAÚDE.</t>
+  </si>
+  <si>
+    <t>3455/2026</t>
+  </si>
+  <si>
+    <t>3502/2026</t>
+  </si>
+  <si>
+    <t>Fornercimeto de material de copa e cozinha para atender às necessidades do Programa de Saúde dos Servidores Municipais - PRO-SAÚDE.</t>
+  </si>
+  <si>
+    <t>3454/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada no fornecimento de materiais de expediente, de forma imediata, para atender às necessidades do  Programa de Saúde dos Servidores Municipais - PRO-SAÚDE.</t>
+  </si>
+  <si>
+    <t>3453/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para fornecimento, por demanda, de insumos e utensílios de limpeza para atender às necessidades do Programa de Saúde dos Servidores Municipais - PRO-SAÚDE.</t>
+  </si>
+  <si>
+    <t>3501/2026</t>
+  </si>
+  <si>
+    <t>3366/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de franquia de seguro de veículos pertencentes a frota da Secretaria de Promoção e Ação Social.</t>
+  </si>
+  <si>
+    <t>4368/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>Aquisiçao de gêneros alimentícios, gás de cozinha e vasilhame para atender a Secretaria Municipal de Promoção e Ação Social.</t>
+  </si>
+  <si>
     <t>4071/2026</t>
   </si>
   <si>
-    <t>Em andamento</t>
-[...7 lines deleted...]
-  <si>
     <t>Prestação de serviços de consultoria especializada em gestão de processos, voltada a modernização da Fundação Cultural Maria das Dores Campos, por meio do diagnóstico, organização e estrutu</t>
   </si>
   <si>
     <t>3923/2026</t>
   </si>
   <si>
     <t>Inclusão de dois veículos Fiat zero km na apolice - endosso de inclusão de veículos.</t>
   </si>
   <si>
     <t>3513/2026</t>
   </si>
   <si>
     <t>Prestação de serviços de manutenção e limpeza nas piscinas do Clube da Terceira Idade.</t>
   </si>
   <si>
     <t>3788/2026</t>
   </si>
   <si>
     <t>Prestação de serviços na manutenção dos aparelhos de ar condicionado pertencentes a secretaria Municipal de Promoção e Ação Social e orgãos vinculados.</t>
   </si>
   <si>
     <t>3784/2026</t>
   </si>
   <si>
     <t>Fornecimento de peças para manutenção dos aparelhos de ar condicionado pertencentes a Secretaria Municipal de Promoção e Ação Social e orgâos vinculados.</t>
   </si>
   <si>
     <t>4156/2026</t>
   </si>
   <si>
     <t>Locação de brinquedos infláveis, algodão doce, pipoca e vestimento de fantasias para eventos promovidos pelo FMAS.</t>
   </si>
   <si>
     <t>4069/2026</t>
   </si>
   <si>
-    <t>Aquisição de materiais de expediente administrativo, educacional e recreativo para atender a demanda do município de Catalão.</t>
-[...1 lines deleted...]
-  <si>
     <t>4454/2026</t>
   </si>
   <si>
     <t>3484/2026</t>
   </si>
   <si>
     <t>Treinamento de funcionários para curso de licitações blindadas: dominando a elaboração de ETP TR.</t>
   </si>
   <si>
     <t>4253/2026</t>
   </si>
   <si>
     <t>Aquisição de proteína e seus derivados para atender às necessidades da Secretaria de Promoção e Ação Social.</t>
   </si>
   <si>
     <t>3564/2025</t>
   </si>
   <si>
     <t>4160/2026</t>
   </si>
   <si>
+    <t>263/2026</t>
+  </si>
+  <si>
+    <t>28/04/2027</t>
+  </si>
+  <si>
+    <t>Contrato n° 263/2026 - Macedo Transportes Catalão Ltda.</t>
+  </si>
+  <si>
     <t>4161/2026</t>
   </si>
   <si>
+    <t>205/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 205/2026 - SR Planeta Piscinas Ltda</t>
+  </si>
+  <si>
+    <t>203/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 203/2026 - Cairomardem Tadeu Inocêncio ME</t>
+  </si>
+  <si>
+    <t>202/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 202/2026 - Cypriani E de Paula Clínica Médica Simples Unipessoal Ltda</t>
+  </si>
+  <si>
+    <t>201/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 201/2026 - Menezes Serviços Médicos Ltda</t>
+  </si>
+  <si>
     <t>4359/2026</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA NOS  VEÍCULOS DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE</t>
   </si>
   <si>
     <t>4649/2026</t>
   </si>
   <si>
     <t>EXECUÇÃO DE SISTEMA DE ATERRAMENTO ELÉTRICO CONFORME NORMAS TÉCNICAS, INCLUINDO FORNECIMENTO DE MATERIAL E MÃO DE OBRA, INSTALAÇÃO DE HASTES DE ATERRAMENTO, INTERLIGAÇÃO COM CABO DE COBRE, C</t>
   </si>
   <si>
     <t>4169/2026</t>
   </si>
   <si>
-    <t>CONTRATAÇÃO DE SERVIÇOS PARA IMPLANTAÇÃO E MANUTENÇÃO DE UM SISTEMA AMBIENTAL EM FORMATO WEBAPP, QUE DEVERÁSER ACESSÍVEL VIA NAVEGADORES MODERNOS E RESPONSIVO PARA DISPOSITIVOS MÓVEIS, EM AT</t>
+    <t>Contratação de serviços para implantação e manutenção de sistema ambiental em formato web app, acessível por navegadores modernos e responsivo para dispositivos móveis, em atendimento às nec</t>
   </si>
   <si>
     <t>4650/2026</t>
   </si>
   <si>
     <t>SERVIÇOS DE INSTALAÇÃO DE PONTOS DE REDE, RACK DE TELECOMUNICAÇÃO E PONTOS DE ENERGIA ELETRICA COM INFRA-ESTRUTURA EM TUBULAÇÃO, EQUIPAMENTOS E MATERIAL INCLUSAS, PARA ATENDER A DEMANDA DO FUND</t>
   </si>
   <si>
     <t>4325/2026</t>
   </si>
   <si>
     <t>Prestação de serviços de saúde aos usuários do Sistema Ùnico de Saúde - SUS, no âmbito do Municiapio de Catalão/GO. </t>
   </si>
   <si>
     <t>4042/2026</t>
   </si>
   <si>
     <t>Aquisição de serviço para fornecimento de senha de acesso a ferramenta especializada em pesquisa e comparação de preços praticos pela administração pública, visando atender às necessidades d</t>
   </si>
   <si>
     <t>4043/2026</t>
   </si>
   <si>
     <t>3964/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para implementação e configuração de servidores e virtualização da Prefeitura Municipal de Catalão, contemplando ambiente vmware eski, criação e configu</t>
   </si>
   <si>
+    <t>060/2025</t>
+  </si>
+  <si>
+    <t>1° Termo Aditivo a Ata de Registro de Preços n° 060/2025.</t>
+  </si>
+  <si>
     <t>4046/2026</t>
   </si>
   <si>
     <t>Aquisição de gêneros alimentícios para atender a demanda do gabinete do prefeito.</t>
   </si>
   <si>
     <t>4715/2026</t>
   </si>
   <si>
     <t>Prestação de serviços de manutenção no veículo placa TFR9B51 Eclipse Cross, incluindo material de serviços de mão de obra para atender a demanda do gabinete do prefeito.</t>
   </si>
   <si>
     <t>4713/2026</t>
   </si>
   <si>
     <t>4714/2026</t>
   </si>
   <si>
-    <t>Aditivo</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
-    <t>08/04/2027</t>
-[...1 lines deleted...]
-  <si>
     <t>1° TERMO ADITIVO AO CONTRATO N° 006/2025.</t>
   </si>
   <si>
+    <t>198/2026</t>
+  </si>
+  <si>
+    <t>27/04/2027</t>
+  </si>
+  <si>
+    <t>Contrato nº 198/2026 - Roberta Evangelista Dias da Silva</t>
+  </si>
+  <si>
     <t>4073/2026</t>
   </si>
   <si>
+    <t>209/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 209/2026 - Porto Seguro Companhia de Seguros Gerais</t>
+  </si>
+  <si>
+    <t>244/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 244/2026 - Simone Aparecida Borges de Araújo ME</t>
+  </si>
+  <si>
+    <t>247/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 247/2026 - Portal Catalão Internet Services Ltda</t>
+  </si>
+  <si>
     <t>4712/2026</t>
   </si>
   <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>Solicitação de serviços de manutenção no veículo placa TFR9B51 Eclipse Cross, incluindo material e serviços de mão de obra para atender a demanda do gabinete do prefeito.</t>
   </si>
   <si>
     <t>4021/2026</t>
   </si>
   <si>
     <t>Prestação de serviços de locação de veículos para atender a demandas da Secretaria Municipal de Administração.</t>
   </si>
   <si>
     <t>3926/2026</t>
   </si>
   <si>
     <t>Serviços de locação veícular sem condutor para atender às demanda da Secretaria Municipal de Administração.</t>
   </si>
   <si>
     <t>3371/2026</t>
   </si>
   <si>
     <t>Aquisição de fertilizantess e correlatos, em atendimento às necessidades da Diretoria de Parques e Jardins.</t>
   </si>
   <si>
     <t>4901/2026</t>
   </si>
   <si>
     <t>Prestação de serviços de manutenção e instalações elétricas nos prédios públicos para atender a demanda o município de Catalão.</t>
   </si>
   <si>
-    <t>052/2022</t>
-[...11 lines deleted...]
-    <t>Contrato</t>
+    <t>070/2025</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>07/03/2027</t>
+  </si>
+  <si>
+    <t>2° Termo Aditivo ao Contrato n° 070/2025.</t>
   </si>
   <si>
     <t>170/2026</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>22/02/2027</t>
   </si>
   <si>
-    <t>23/04/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrato n° 170/2026 - Jose Wellington Ramos Antunes - ME.</t>
   </si>
   <si>
+    <t>130/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 130/2026 - Termix Comercial Ltda</t>
+  </si>
+  <si>
+    <t>013/2022</t>
+  </si>
+  <si>
+    <t>24/04/2027</t>
+  </si>
+  <si>
+    <t>4° Termo Aditivo ao Contrato n° 013/2022 - Portal Comunicação &amp; Editora Eireli.</t>
+  </si>
+  <si>
     <t>053/2023</t>
   </si>
   <si>
     <t>19/04/2026</t>
   </si>
   <si>
     <t>19/04/2027</t>
   </si>
   <si>
     <t>3º Aditivo ao Contrato nº 053/2023 - Melquior SR Comércio e Serviços Ltda</t>
   </si>
   <si>
     <t>003/2026</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Contratação de empresa para aquisição de reagentes substrato definido enzimático ONPG-MUG, computadores colorimétricos para indicação de teste positivo/negativo em análises bacteriológicas, </t>
   </si>
   <si>
+    <t>080/2023</t>
+  </si>
+  <si>
+    <t>3º Aditivo ao Contrato nº 080/2023 - Esculápio Serviços Médicos Eireli</t>
+  </si>
+  <si>
     <t>004/2026</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços de revisão de caminhão leve HR HDB 4WD Hyundai, modelo 24/25, sendo em caráter obrigatório para garantia do mesmo, placa TGHC24, visando aten</t>
   </si>
   <si>
-    <t>075/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Aquisição de materiais elétricos e correlatos, visando atender às necessidades do Fundo Municipal de Saúde - FMS de Catalão.</t>
   </si>
   <si>
     <t>169/2026</t>
   </si>
   <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>06/04/2027</t>
   </si>
   <si>
     <t>CONTRATO N° 169/2026.</t>
   </si>
   <si>
+    <t>078/2024</t>
+  </si>
+  <si>
+    <t>26/04/2027</t>
+  </si>
+  <si>
+    <t>054/2023</t>
+  </si>
+  <si>
+    <t>3º Aditivo ao Contrato nº 054/2023 - Thiago José Maria Rodrigues - ME</t>
+  </si>
+  <si>
     <t>236/2025</t>
   </si>
   <si>
-    <t>17/04/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Contratação de serviços de engenharia visando atender à reforma e adequação do Ginásia de Esportes Dr. Jamil Sebba, em atendimento às necessidades da Secretaria Municipal de Obras.</t>
   </si>
   <si>
-    <t>076/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Aqusição de materiais de construção civil, elétrica, hidráulica, pintura, acabamento e insumos correlatos, em atendimento às necessidades da Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>Aqusição de materiais de construção civil, elétrica, hidraulica, pintura, acabamento e insumos correlatos, em atendimento às necessidades da Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>192/2026</t>
   </si>
   <si>
     <t>16/04/2026</t>
   </si>
   <si>
-    <t>15/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrato n° 192//2026 - Evaldo Mariano Machado EPP</t>
   </si>
   <si>
-    <t>Ata de Registro de Preço</t>
-[...1 lines deleted...]
-  <si>
     <t>008/2026</t>
   </si>
   <si>
-    <t>13/04/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Ata de Registro de Preços nº 019/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>5461/2026</t>
   </si>
   <si>
     <t xml:space="preserve">
 Empenho referente à contratação de serviços de publicação de atos oficiais no Diário Oficial da União, no Diário Oficial do Estado e em jornal de grande circulação do Estado de Goiás</t>
   </si>
   <si>
     <t>5462/2026</t>
   </si>
   <si>
     <t>Empenho referente à contratação de serviços de publicação de atos oficiais no Diário Oficial da União, no Diário Oficial do Estado e em jornal de grande circulação do Estado de Goiás.</t>
   </si>
   <si>
-    <t>028/2025</t>
+    <t>204/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 204/2026 - Apta Soluções Ocupacionais Ltda</t>
   </si>
   <si>
     <t>Aquisição de materiais de expediente administrativo, educacional e recreativo para atender a demanda da Secretaria Municipal de Educação de Catalão.</t>
   </si>
   <si>
     <t>0007/2025</t>
   </si>
   <si>
     <t>Aquisição de materiais hidráulicos e correlatos, visando atender às necessidades da Superintendência Municipal de Água e Esgoto - SAE.</t>
   </si>
   <si>
     <t>Aquisição de refeições prontas, tipo sistema buffet americano - self service e marmitez, para atender o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>148/2026</t>
   </si>
   <si>
-    <t>16/03/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>CONTRATO N° 148/2026.</t>
   </si>
   <si>
-    <t>002/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Aquisição de gêneros alimentícios panicifados, embalados e prontos para o consumoo, visando atender às necessidades da Secretaria Municipal de Saúde de Catalão - FMS.</t>
   </si>
   <si>
     <t>171/2026</t>
   </si>
   <si>
-    <t>29/04/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrato n° 171/2026 - Ap Organização Paulista em Gestão Pública Ltda</t>
   </si>
   <si>
+    <t>221/2026</t>
+  </si>
+  <si>
+    <t>16/04/2027</t>
+  </si>
+  <si>
+    <t>Contrato n° 221/2026 - Serviço Social Indústria-SESI.</t>
+  </si>
+  <si>
+    <t>222/2026</t>
+  </si>
+  <si>
+    <t>Contrato de prestação de serviços n° 222/2026 - Serviço Social da Indústria-SESI.</t>
+  </si>
+  <si>
+    <t>190/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 190/2026 - Geoserv Industrial Ltda Me</t>
+  </si>
+  <si>
+    <t>083/2023</t>
+  </si>
+  <si>
+    <t>3º Aditivo ao Contrato nº 083/2023 - Hospital Nasr Faiad Ltda</t>
+  </si>
+  <si>
+    <t>188/2026</t>
+  </si>
+  <si>
+    <t>14/04/2027</t>
+  </si>
+  <si>
+    <t>Contrato n° 188/2026 - Taciane Campos Medeiros.</t>
+  </si>
+  <si>
+    <t>187/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 187/2026 - Distribuidora São Francisco Ltda</t>
+  </si>
+  <si>
+    <t>186/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 186/2026 - Café Silva Ltda - ME</t>
+  </si>
+  <si>
+    <t>185/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 185/2026 - Ar Distribuidora Ltda</t>
+  </si>
+  <si>
+    <t>191/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 191/2026 - Geoserv industrial Ltda - ME</t>
+  </si>
+  <si>
+    <t>199/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 199/2026 - MCX Gestão e Tech Ltda</t>
+  </si>
+  <si>
     <t>189/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>15/04/2027</t>
   </si>
   <si>
     <t xml:space="preserve">
 Contrato n° 189/2026 - Coopernav.
 </t>
   </si>
   <si>
     <t>156/2026</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
-    <t>30/03/2027</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrato n° 156/2026 - Coopernav.</t>
   </si>
   <si>
     <t>057/2023</t>
   </si>
   <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>10/04/2027</t>
   </si>
   <si>
     <t>3° TERMO ADITIVO AO CONTRATO N° 057/2023.</t>
   </si>
   <si>
     <t>046/2026</t>
   </si>
   <si>
     <t>05/02/2026</t>
   </si>
   <si>
-    <t>05/02/2027</t>
-[...1 lines deleted...]
-  <si>
     <t>Prestação de serviços contínuos de dedetização, desinsetização, desratização e controle integrado de pragas urbanas.</t>
   </si>
   <si>
     <t>052/2026</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>10/02/2027</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços de manutenção corretiva, higienizaçãode ar condicionado com fornecimento de peças para os equipamentos instalados</t>
   </si>
   <si>
-    <t>10/12/2025</t>
+    <t>143/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 143/2026</t>
   </si>
   <si>
     <t>09/12/2026</t>
   </si>
   <si>
-    <t>143/2026</t>
-[...14 lines deleted...]
-    <t>19/05/2025</t>
+    <t>052/2022</t>
+  </si>
+  <si>
+    <t>4° TERMO ADITIVO AO CONTRATO N° 052/2022.</t>
   </si>
   <si>
     <t>Aquisição de insumos, equipamentos, computadores e correlatos, para atender a demanda do município de Catalão.</t>
   </si>
   <si>
-    <t>19/05/2026</t>
-[...2 lines deleted...]
-    <t>18/05/2026</t>
+    <t>180/2026</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 180/2026 - Bem Viver Clínica Médica</t>
   </si>
   <si>
     <t>173/2026</t>
   </si>
   <si>
     <t>Contrato nº 173/2026 - Colopast do Brasil Ltda</t>
   </si>
   <si>
     <t>178/2026</t>
   </si>
   <si>
-    <t>09/04/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>09/04/2027</t>
   </si>
   <si>
     <t>Contrato nº 178/2026 - Inov Diagnóstica Ltda</t>
   </si>
   <si>
+    <t>12/01/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de pneus, câmeras de ar, protetores e serviços de alinhamento, balanceamento, cambagem, montagem e desmontagem para a manutenção dos veículos do transporte escolar e Secretaria Munici</t>
+  </si>
+  <si>
     <t>11/01/2026</t>
   </si>
   <si>
-    <t>31/12/2026</t>
-[...11 lines deleted...]
-    <t>04/05/2026</t>
+    <t>055/2025</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de combustível para manutenção da frota da Secretaria Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>174/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 174/2026 - Inov Diagnóstica Ltda</t>
   </si>
   <si>
     <t>Aquisição de materiais de expediente administrativo, educacional e recreativo para atender a demanda da fundo municipal de educação de catalão.</t>
   </si>
   <si>
+    <t>012/2025</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de hortifrutigranjeiros para manutenção da merenda escolar.</t>
+  </si>
+  <si>
     <t>Aquisição de materiais de expediente administrativo, educacional e recreativo para atender a demanda da Fundo Municipal de Educação de Catalão.</t>
   </si>
   <si>
-    <t>04/05/2027</t>
-[...25 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>08/01/2027</t>
   </si>
   <si>
     <t>Aquisição de refeições prontas, tipo sistema buffet  americano - self service e marmitex, para atender o Fundo Municipal de Saúde de Catalão - GO.</t>
   </si>
   <si>
     <t>149/2026</t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>18/03/2027</t>
   </si>
   <si>
     <t>CONTRATO N° 149/2026.</t>
   </si>
   <si>
-    <t>174/2026</t>
-[...2 lines deleted...]
-    <t>Contrato nº 174/2026 - Inov Diagnóstica Ltda</t>
+    <t>012/2022</t>
+  </si>
+  <si>
+    <t>4° Termo Aditivo do Contrato Administrativo nº 012/2022 - C&amp;E Soluções em Comunicação LTDA.</t>
+  </si>
+  <si>
+    <t>179/2026</t>
+  </si>
+  <si>
+    <t>Contratação de serviços de terraplanagem, pavimentação asfáltica e drenagem, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
+  </si>
+  <si>
+    <t>25/02/2027</t>
+  </si>
+  <si>
+    <t>Aquisição de materiais de copa, cozinha e gêneros alimentícios, destinados ao atendimento das necessidades da Secretaria Municipal de Administração.</t>
   </si>
   <si>
     <t>017/2025</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>31/12/2027</t>
   </si>
   <si>
     <t>Aquisição de itens de supermercado em geral para manutenção da cantina da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
-    <t>007/2026</t>
-[...11 lines deleted...]
-    <t>31/12/2027</t>
+    <t>Aquisição de materiais elétricos e correlatos,visando atender às necessidades da Secretaria Municipal de Administração, Superintendência Municipal de Àgua e Esgoto - SAE e o Fundoo Municipal d</t>
+  </si>
+  <si>
+    <t>Aquisição de materiais de expediente administrativo, educacional e recreativo para atender a demanda da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>069/2025</t>
   </si>
   <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>18/11/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Contratação de serviços de manutenção preventiva e corretiva, incluindo instalação, desinstalação, remanejamento de peças de reposição e produtos/materiais em aparelhos de ar condicionado </t>
   </si>
   <si>
-    <t>Aquisição de materiais elétricos e correlatos,visando atender às necessidades da Secretaria Municipal de Administração, Superintendência Municipal de Àgua e Esgoto - SAE e o Fundoo Municipal d</t>
-[...4 lines deleted...]
-  <si>
     <t>177/2026</t>
   </si>
   <si>
     <t>Contrato nº 177/2026 - Nadia Aparecida Dall Agnol</t>
   </si>
   <si>
     <t>024/2025</t>
   </si>
   <si>
     <t>1º Aditivo a Ata de Registro de Preços nº 024/2025</t>
   </si>
   <si>
+    <t>059/2026</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>Empenho: M. Moraes e Irmãos LTDA.</t>
+  </si>
+  <si>
+    <t>19/11/2025</t>
+  </si>
+  <si>
+    <t>10/11/2026</t>
+  </si>
+  <si>
+    <t>Locação de estruturas, som, iluminação, palco e equipamentos correlatos em atendimento às necessidades da Secretaria Municipal de Administração.</t>
+  </si>
+  <si>
     <t>010/2025</t>
   </si>
   <si>
     <t>08/03/2026</t>
   </si>
   <si>
-    <t>07/03/2027</t>
-[...1 lines deleted...]
-  <si>
     <t>Contratação de serviços de alinhamento, balanceamento, cambagem e correlatos em atendimento ás necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
+    <t>25/07/2025</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
     <t>030/2025</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
-    <t>07/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Contratação de serviços de reforma de pneus e correlatos para atender a demanda da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
     <t>Aquisição de de insumos, equipamentos, computadores e correlatos, para ateder a demanda do município de Catalão.</t>
   </si>
   <si>
-    <t>070/2025</t>
-[...8 lines deleted...]
-    <t>Locação de estruturas, som, iluminação, palco e equipamentos correlatos em atendimento às necessidades da Secretaria Municipal de Administração.</t>
+    <t>Aquisição de gêneros alimentícios, gás de cozinha e vasilhame para atender a Secretaria Municipal de Promoção e Ação Social.</t>
+  </si>
+  <si>
+    <t>011/2026</t>
+  </si>
+  <si>
+    <t>Ata de Registro de Preços nº 011/2026</t>
   </si>
   <si>
     <t>008/2025</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>26/08/2026</t>
   </si>
   <si>
     <t>Contratação de serviços gráficos, comunicação visual, locação de estrutura e correlatos, visando atender às necessidades da Superintendência de Àgua e Esgoto - SAE.</t>
   </si>
   <si>
-    <t>059/2026</t>
-[...38 lines deleted...]
-    <t>Aquisição de gêneros alimentícios, gás de cozinha e vasilhame para atender a Secretaria Municipal de Promoção e Ação Social.</t>
+    <t>200/2026</t>
+  </si>
+  <si>
+    <t>07/04/2027</t>
+  </si>
+  <si>
+    <t>Contrato nº 200/2026 - Eng.AI Solutions Ltda</t>
+  </si>
+  <si>
+    <t>159/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 159/2026 - Pav Parts - Comércio de Máquinas Ltda Epp</t>
   </si>
   <si>
     <t>019/2025</t>
   </si>
   <si>
-    <t>20/03/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Aquisição de café em atendimento às necessidades do Secretaria Municipal de Administração.</t>
   </si>
   <si>
+    <t>022/2025</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PNEUS, INSUMOS E CORRELATOS ASSOCIADOS </t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PNEUS, INSUMOS E CORRELATOS ASSOCIADOS COM SERVIÇOS EM ATENDIMENTO ÀS NECESSIDADES DA SECRETARIA MUNICIPAL DE TRANSPORTES </t>
+  </si>
+  <si>
     <t>016/2025</t>
   </si>
   <si>
-    <t>13/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t> AQUISIÇÃO DE PROTEÍNAS E DERIVADOS</t>
   </si>
   <si>
+    <t>AQUISIÇÃO DE PROTEÍNAS E DERIVADOS</t>
+  </si>
+  <si>
+    <t>074/2025</t>
+  </si>
+  <si>
+    <t>03/12/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de medicamentos e insumos para reposição dos estoques do Centro de Abastecimento Farmacêutico-CAF, pertencentes a Secretaria Municipal de Saúde de Catalão-GO.</t>
+  </si>
+  <si>
+    <t>068/2025</t>
+  </si>
+  <si>
+    <t>11/11/2025</t>
+  </si>
+  <si>
+    <t>11/11/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE GRAMA ESMERALDA (SOYSIA JAPONICA) EM PLACAS DEVIDAMENTE ENLEIRADA, SELECIONADA E ISENTA DE IMPUREZAS.</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>Presstação de serviços em equipamentos eletrodomésticos e eletro industriais, tais como: bebedouros, purificadores, máquinas de lavar, micro-ondas, refrigeradores, tanquinhos, secadores, fogões,</t>
+  </si>
+  <si>
+    <t>035/2025</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE HORTIFRUTIGRANJEIROS </t>
+  </si>
+  <si>
+    <t>139/2026</t>
+  </si>
+  <si>
+    <t>22/03/2027</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 139/2026</t>
+  </si>
+  <si>
+    <t>140/2026</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 140/2026</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
     <t>04/04/2026</t>
   </si>
   <si>
     <t>Aquisição de materiais de expediente aministrativo, para atender a demanda do município de Catalão.</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>013/2026</t>
+  </si>
+  <si>
+    <t>Ata de Registro de Preços nº 013/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de insumos, equipamentos, computadores e correlatos, para atender a demanda do Município de Catalão.</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE SERVIÇOS DE REFORMA DE PNEUS E CORRELATOS</t>
   </si>
   <si>
-    <t>036/2025</t>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2027</t>
+  </si>
+  <si>
+    <t>Ata de Registro de Preços nº 016/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE COMBUSTÍVEIS(GASOLINA, ÓLEO DIESEL COMUM E S10), DIRETAMENTÉ NA BOMBA NA CIDADE DE CATALÃO.</t>
+  </si>
+  <si>
+    <t>Registro de preços para futura e eventual aquisição de café, açucar e água mineral para atender a demanda do Município de Catalão.</t>
+  </si>
+  <si>
+    <t> CONSTRUÇÃO PARA FABRICAÇÃO, MANUTENÇÃO E RECONSTRUÇÃO DE MATA-BURROS E PONTES</t>
+  </si>
+  <si>
+    <t>03/10/2025</t>
+  </si>
+  <si>
+    <t>03/10/2026</t>
+  </si>
+  <si>
+    <t>Empenho referente a contratação de serviços gráficos e correlatos e locações de estruturas, conforme Termo de Adesão à Ata de Registro de Preços do Pregão Eletrônico nº 045/2025.</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE COMBUSTÍVEIS(GASOLINA, ÓLEO DIESEL COMUM E S10), DIRETAMENTE NA BOMBA NA CIDADE DE CATALÃO</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL DE CONSTRUÇÃO CIVIL EM GERAL PARA MANUTENÇÃO DAS ATIVIDADES DA SECRETARIA MUNICIPAL DE TRANSPORTES. </t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL DE CONSTRUÇÃO CIVIL </t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO PARA FABRICAÇÃO, MANUTENÇÃO Е RECONSTRUÇÃO DE MATA-BURROS E PONTES,</t>
   </si>
   <si>
-    <t>029/2025</t>
-[...136 lines deleted...]
-  <si>
     <t>160/2026</t>
   </si>
   <si>
     <t>06/04/2026</t>
   </si>
   <si>
     <t>Contrato nº 160/2026 - Connect Tecnologia em Serviços Ltda</t>
   </si>
   <si>
+    <t>Contratação de serviços gráficos, comunicação visual, locação de estruturas e correlatos, visando atender ás necessidades da Superintendência Municipal de Àgua e Esgoto - SAE.</t>
+  </si>
+  <si>
+    <t>062/2025</t>
+  </si>
+  <si>
+    <t>21/10/2025</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>Locação de banheiros químicos para atender às necessidades do município de Catalão.</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>Contratação de serviços gráficos, comunicação visual, locação de estruturas e correlatos, visando atender ás necessidades da Superintendência Municipal de Àgua e Esgoto - SAE.</t>
+  </si>
+  <si>
     <t>Aquisição de materiais elétricos e correlatos,visando atender às necessidades da Secretaria Municipal de Administração, Superintendência Municipal de Àgua e Esgoto - SAE  e o Fundoo Municipal</t>
   </si>
   <si>
-    <t>10/12/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>058/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>3º Aditivo ao Contrato nº 058/2023</t>
   </si>
   <si>
+    <t>10/2026</t>
+  </si>
+  <si>
+    <t>01/04/2027</t>
+  </si>
+  <si>
+    <t>CONTRATO 10/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de produtos de limpeza, higiene e correlatos para atender a demanda do Município de Catalão.</t>
+  </si>
+  <si>
     <t>164/2026</t>
   </si>
   <si>
-    <t>01/04/2027</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrato nº 164/2026 - JCV Protese Ltda</t>
   </si>
   <si>
-    <t>018/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>308/2024</t>
   </si>
   <si>
-    <t>02/12/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de PSICOLOGIA.</t>
   </si>
   <si>
+    <t>FUTURA E EVENTUAL AQUISIÇÃO DE INSUMOS, EQUIPAMENTOS, COMPUTADORES E CORRELATOS</t>
+  </si>
+  <si>
+    <t>024/2024</t>
+  </si>
+  <si>
+    <t>2° TERMO ADITIVO AO CONTRATO N° 024/2024.</t>
+  </si>
+  <si>
+    <t>040/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>AQUISICÃO DE MATERIAL DE COPA E COZINHA, PROTEÇÃO E SEGURANÇA, SINALIZAÇÃO VISUAL E AFINS, FERRAMENTAS, LIMPÉZA E PRODUTOS DE HIGIENE, ACONDICIONAMENTO E EMBALAGEM, UNIFORMES, TECIDOS E AVIAMEN</t>
+  </si>
+  <si>
+    <t>025/2024</t>
+  </si>
+  <si>
+    <t>2° TERMO ADITIVO AO CONTRATO N° 025/2024.</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL DE COPA E COZINHA, PROTEÇÃO E SEGURANÇA, SINALIZAÇÃO VISUAL E AFINS, FERRAMENTAS, LIMPEZA E PRODUTOS DE HIGIENE, ACONDICIONAMENTO E EMBALAGEM, UNIFORMES, TECIDOS E AVIAMEN</t>
+  </si>
+  <si>
+    <t>291/2024</t>
+  </si>
+  <si>
+    <t>prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de PSIQUIATRIA.</t>
+  </si>
+  <si>
+    <t>269/2024</t>
+  </si>
+  <si>
+    <t>03/12/2025</t>
+  </si>
+  <si>
+    <t>prorrogação do prazo do referide TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de PEDIATRIA.</t>
+  </si>
+  <si>
+    <t>335/2024</t>
+  </si>
+  <si>
+    <t>357/2024</t>
+  </si>
+  <si>
+    <t>20/12/2025</t>
+  </si>
+  <si>
+    <t>20/12/2026</t>
+  </si>
+  <si>
+    <t> prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de CARDIOLOGIA.</t>
+  </si>
+  <si>
     <t>001/2025</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>17/12/2026</t>
   </si>
   <si>
     <t>FORMAÇÃO DE REGISTRO DE PREÇOS PARA A FUTURA E EVENTUAL AQUISIÇÃO DE FÓRMULAS, SUPLEMENTOS, DIETAS ORAIS E/OU ENTERAIS, ESTADIÔMETRO E INSTRUMENTO EDUCATIVO NUTRICIONAL</t>
   </si>
   <si>
-    <t>040/2025</t>
-[...8 lines deleted...]
-    <t>FUTURA E EVENTUAL AQUISIÇÃO DE INSUMOS, EQUIPAMENTOS, COMPUTADORES E CORRELATOS</t>
+    <t>167/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 167/2026 - Hospital Nasr Faiad Ltda</t>
+  </si>
+  <si>
+    <t>165/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 165/2026 - Lopes Serviços Médicos S/S</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>15/12/2026</t>
+  </si>
+  <si>
+    <t> Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de ANESTESIOLOGIA.</t>
+  </si>
+  <si>
+    <t>166/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 166/2026 - LCPR LTDA</t>
   </si>
   <si>
     <t>163/2026</t>
   </si>
   <si>
     <t>Contrato nº 163/2026 - Nuali Laboratório de Análises Clínicas Ltda</t>
   </si>
   <si>
-    <t>025/2024</t>
-[...71 lines deleted...]
-    <t> Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de ANESTESIOLOGIA.</t>
+    <t>07/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE SERVIÇOS DE SAUDE DESTINADOS AOS SERVIDORES MUNICIPAIS E DEPENDENTES, NA ESPECIALIDADE DE FISIOTERAPIA JUNTO AO PRO-SAUDE, CONFORME CREDENCIAMENTO 001/2024, CONTRATO Nº 007 VIGENCIA</t>
+  </si>
+  <si>
+    <t>058/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 058/2026 - Pontal Comércio e Distribuidora e Peças Ltda</t>
   </si>
   <si>
     <t>162/2026</t>
   </si>
   <si>
     <t>Contrato nº 162/2026 - Safatle´S Serviços de Saúde Ltda</t>
   </si>
   <si>
+    <t>054/2025</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>Nota de Empenho: Marcelo Lucas Alves.</t>
+  </si>
+  <si>
+    <t>27/03/2027</t>
+  </si>
+  <si>
+    <t>Ata de Registro de Preços nº 014/2026 - Fórmulas</t>
+  </si>
+  <si>
     <t>064/2026</t>
   </si>
   <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>18/02/2027</t>
   </si>
   <si>
     <t> CONTRATO N° 064/2026.</t>
   </si>
   <si>
-    <t>014/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>147/2026</t>
   </si>
   <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>24/09/2026</t>
   </si>
   <si>
     <t>CONTRATO N° 147/2026.</t>
   </si>
   <si>
     <t>015/2026</t>
   </si>
   <si>
     <t>Ata de Registro de Preços nº 015/2026 </t>
   </si>
   <si>
+    <t>14/2025</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>16/07/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO: MUNDO DOS PÃES INDUSTRIA DE PANIFICAÇÃO LTDA</t>
+  </si>
+  <si>
+    <t>026/2025</t>
+  </si>
+  <si>
+    <t>Empenho: SOUZA E OLIVEIRA CATALÃO LTDA</t>
+  </si>
+  <si>
     <t>157/2026</t>
   </si>
   <si>
     <t>Contrato nº 157/2026 - Labsystems Serviços para Saúde Ltda</t>
   </si>
   <si>
     <t>066/2025</t>
   </si>
   <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>04/11/2026</t>
   </si>
   <si>
     <t>Empenho: TECNOMARRA SOLUÇÕES EM SEGURANÇA LTDA</t>
   </si>
   <si>
-    <t>14/2025</t>
-[...8 lines deleted...]
-    <t>EMPENHO: MUNDO DOS PÃES INDUSTRIA DE PANIFICAÇÃO LTDA</t>
+    <t>19/05/2027</t>
+  </si>
+  <si>
+    <t>Empenho: Loja de moveis ta barato LTDA</t>
+  </si>
+  <si>
+    <t>004/2025</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>03/02/2027</t>
+  </si>
+  <si>
+    <t>Empenho: MUNDO DOS PAES INDUSTRIA DE PANIFICACAO LTDA</t>
+  </si>
+  <si>
+    <t>Empenho: AGROCERRADO A CATALANA UNIPESSOAL LTDA-ME</t>
+  </si>
+  <si>
+    <t>18/05/2025</t>
+  </si>
+  <si>
+    <t>Empenho: COMERCIAL RIO SUL LTDA</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>30/11/2026</t>
+  </si>
+  <si>
+    <t>Empenho: PHL Distribuidora Laboratorial Eireli</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>25/03/2027</t>
+  </si>
+  <si>
+    <t>Empenho: ARTHUR DORY PEREIRA</t>
+  </si>
+  <si>
+    <t>021/2024</t>
+  </si>
+  <si>
+    <t>29/12/2025</t>
+  </si>
+  <si>
+    <t>29/12/2026</t>
+  </si>
+  <si>
+    <t>Empenho: ACLS Tecnologia Ltda.</t>
+  </si>
+  <si>
+    <t>011/2025</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>Empenho: J. MARANGONI COMERCIAL IMPORTAÇÃO E EXPORTAÇÃO LTDA - EPP 20.649.395/0001-65</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>03/03/2027</t>
+  </si>
+  <si>
+    <t>Empenho: GINERCLEI PEREIRA DOS SANTOS-ME</t>
   </si>
   <si>
     <t>048/2025</t>
   </si>
   <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
-    <t>Empenho: AGROCERRADO A CATALANA UNIPESSOAL LTDA-ME</t>
-[...5 lines deleted...]
-    <t>Empenho: GINERCLEI PEREIRA DOS SANTOS-ME</t>
+    <t>Empenho: Jose Eduardo Oliveira Soares</t>
+  </si>
+  <si>
+    <t>Empenho: H DUARTE &amp; FILHO LTDA</t>
+  </si>
+  <si>
+    <t>Empenho: AUTORAMA SOLUCOES PARA AUTOMOVEIS LTDA</t>
+  </si>
+  <si>
+    <t>Empenho: POSTO LIBERDADE LTDA.</t>
+  </si>
+  <si>
+    <t>072/2025</t>
+  </si>
+  <si>
+    <t>25/11/2025</t>
+  </si>
+  <si>
+    <t>25/11/2026</t>
+  </si>
+  <si>
+    <t>Empenho: JOAO GOMES FERREIRA - JOÃO BREU</t>
+  </si>
+  <si>
+    <t>Empenho: DIGITAL INFORMATICA</t>
+  </si>
+  <si>
+    <t>FUTURA E EVENTUAL AQUISIÇÃO DÉ INSUMOS, EQUIPAMENTOS, COMPUTADORES E CORRELATOS, PARA ATENDER A DEMANDA DO MUNICÍPIO DE CATALÃO</t>
   </si>
   <si>
     <t>062/2026</t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>02/02/2027</t>
   </si>
   <si>
     <t>Empenho: FABRICIO TAKAHASHI PERES ME</t>
   </si>
   <si>
-    <t>03/03/2026</t>
-[...56 lines deleted...]
-    <t>Empenho: COMERCIAL RIO SUL LTDA</t>
+    <t>Empenho: BT СOMERCIAL LTDA</t>
   </si>
   <si>
     <t>44/2025</t>
   </si>
   <si>
     <t>EMPENHO: MG LANCHES LTDA</t>
   </si>
   <si>
-    <t>Empenho: Jose Eduardo Oliveira Soares</t>
-[...22 lines deleted...]
-  <si>
     <t>Empenho: LOJA DE MOVEIS TA BARATO LTDA</t>
   </si>
   <si>
-    <t>004/2025</t>
-[...26 lines deleted...]
-    <t>Empenho: Loja de moveis ta barato LTDA</t>
+    <t>153/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 153/2026 - Bem Viver Clínica Médica</t>
+  </si>
+  <si>
+    <t> FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE ADMINISTRATIVO, EDUCACIONAL E RECREATIVO </t>
   </si>
   <si>
     <t> FUTURA E EVENTUAL AQUISIÇÃO DÉ INSUMOS, EQUIPAMENTOS, COMPUTADORES E CORRELATOS</t>
   </si>
   <si>
-    <t>28/2025</t>
+    <t>021/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de madeiras, visando atender às necessidades da Superintendência Municipal de Água e Esgoto - SAE</t>
+  </si>
+  <si>
+    <t>TERMO DE RESCISÃO AO CONTRATO N° 015/2026.</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE PEÇAS DE REPOSIÇÃO E/OU MATERIAIS, POR DEMANDA, EM EQUIPAMENTOS ELETRODOMÉSTICOS E ELETRO INDUSTRIAIS, TAÍS COMO: BEBEDOUROS, PURIFICADORES, MÁQUINAS DE LAVAR, MICRO-ONDAS, REFRI</t>
+  </si>
+  <si>
+    <t>050/2026</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para execução de serviços de limpeza pós-obra na sede do CCPA.</t>
+  </si>
+  <si>
+    <t> REGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE ADMINISTRATIVO, EDUCACIONAL E RECREATIVO PARA ATENDER A DEMANDA DO FUNDO MUNICIPAL DE EDUCAÇÃO</t>
+  </si>
+  <si>
+    <t>prorrogação do prazo do contrato referido no preâmbulo para a Locação de imóvel </t>
+  </si>
+  <si>
+    <t> FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE ADMINISTRATIVO, EDUCACIONAL E RECREATIVOS </t>
   </si>
   <si>
     <t>FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE ADMINISTRATIVO, EDUCACIONAL E RECREATIVO </t>
   </si>
   <si>
-    <t>22/09/2026</t>
-[...53 lines deleted...]
-    <t>05/01/2027</t>
+    <t>144/2026</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 144/2026 - SR Planeta Piscinas Ltda.</t>
+  </si>
+  <si>
+    <t>151/2026</t>
+  </si>
+  <si>
+    <t>26/01/2027</t>
+  </si>
+  <si>
+    <t>Contrato nº 151/2026 - Ricardo Antônio dos Reis</t>
+  </si>
+  <si>
+    <t>039/2025</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO, PINTURA, FERRAMENTAS E ACESSÓRIOS, HIDRÁULICOS E SANITÁRIOS</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE SERVIÇOS GRÁFICOS DIVERSOS.</t>
   </si>
   <si>
+    <t>19/11/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA, INCLUINDO INSTALACÃO, DESINSTALAÇÃO, REMÁNEJAMENTO É FORNECIMENTO DE PEÇAS DE REPOSIÇÃO E PRODUTOS/MATERIAIS EM APARELHOS DE </t>
+  </si>
+  <si>
     <t>012/2024</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAL E INSUMOS PARA LABORATÓRIO DE ANÁLISES CLÍNICAS, COM FORNECIMENTO DE EQUIPAMENTO EM SISTEMA DE COMODATO.</t>
   </si>
   <si>
-    <t>039/2025</t>
-[...10 lines deleted...]
-  <si>
     <t>06/06/2026</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MEDICAMENTOS E INSUMOS PARA REPOSICÃO DOS ESTOQUES DO CENTRO DE ABASTECIMENTO FARMACÊUTICO-CAF, BEM COMO PARA ATENDER DEMANDAS JUDICIAIS,</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAL E INSUMOS PARA LABORATÓRIO DE ANÁLISES CLÍNICAS, COM FORNECIMENTO DE EQUIPAMENTO EM SISTEMA DE COMODATO, INCLUINDO ASSISTÊNCIA TÉCNICA/MANUTENÇÕES PREVENTIVAS E CORRETIV</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAL E INSUMOS PARA LABORATÓRIO DE ANÁLISES CLÍNICAS, COM FORNECIMENTO DE EQUIPAMENTO EM SISTEMA DE COMODATO , INCLUINDO ASSISTÊNCIA TÉCNICA/MANUTENÇÕES PREVENTIVAS E CORRETI</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO, PINTURA, FERRAMENTAS E ACESSÓRIOS, HIDRÁULICOS E SANITÁRIOS, DESTINADOS À MANUTENÇÃO PREDIAL DAS UNIDADES PERTENCENTES A SECRETARIA MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
-    <t>151/2026</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">CONTRATAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA, INCLUINDO INSTALACÃO, DESINSTALAÇÃO, REMÁNEJAMENTO É FORNECIMENTO DE PEÇAS DE REPOSIÇÃO E PRODUTOS/MATERIAIS EM APARELHOS DE </t>
+    <t>AQUISIÇÃO DE MATERIAIS ELÉTRICOS E CORRELATOS, VISANDO ATENDER ÀS NECESSIDADES DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO</t>
+  </si>
+  <si>
+    <t> AQUISIÇÃO DE MATERIAIS ELÉTRICOS E CORRELATOS, VISANDO ATENDER ÀS NECESSIDADES DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO CIVIL, ELÉTRICA, HIDRÁULICA, PINTURA, ACABAMENTO E INSUMOS CORRELATOS</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t> EVENTUAL AQUISIÇÃO DE INSUMOS, EQUIPAMENTOS, COMPUTADORES E CORRELATOS, PARA ATENDER A DEMANDA DO MUNICÍPIO DE CATALÃO</t>
   </si>
   <si>
-    <t> AQUISIÇÃO DE MATERIAIS ELÉTRICOS E CORRELATOS, VISANDO ATENDER ÀS NECESSIDADES DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO</t>
-[...4 lines deleted...]
-  <si>
     <t>073/2025</t>
   </si>
   <si>
-    <t>02/12/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>AQUISIÇÃO DE FRALDAS DESCARTÁVEIS PARA O ATENDIMENTO DO PROGRAMA DE FORNECIMENTO DE FRALDAS DESCARTÁVEIS DE USO DOMICILIAR A PESSOAS COM DIAGNÓSTICOS DE INCONTINÊNCIA URINÁRIA E/OU ANAL PERMANE</t>
   </si>
   <si>
     <t>EMPENHO: SANTE MÉDICA HOSPITALAR LTDA</t>
   </si>
   <si>
     <t>EMPENHO REFERENTE A REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE PRODUTOS DE LIMPEZA, HIGIENE E CORRELATOS.</t>
   </si>
   <si>
     <t>EMPENHO: ART FESTAS LIVRARIA E PAPELARIA LTDA EPP.</t>
   </si>
   <si>
-    <t>AQUISIÇÃO DE MATERIAIS ELÉTRICOS E CORRELATOS, VISANDO ATENDER ÀS NECESSIDADES DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO</t>
+    <t>133/2026</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 133/2026.</t>
+  </si>
+  <si>
+    <t>051/2026</t>
+  </si>
+  <si>
+    <t>08/02/2027</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 051/2026.</t>
+  </si>
+  <si>
+    <t>065/2025</t>
+  </si>
+  <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de Gêneros Alimentícios destinado ao cetras (Centro de Triagem de Reabilitação de Animais Silvestres), em atendimento às necessidades da Secretaria Municipal de Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>Registro de preços para futura e eventual aquisição de materiais elétricos e correlatos, visando atender às necessidades da Secretaria Municipal de Administração, Superintendência Municipal de</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇOS EM EQUIPAMENTOS ELETRODOMÉSTICOS E ELETRO INDUSTRIAIS, TAIS COMO: BEBEDOUROS, PURIFICADORES, MAQUINAS DE LAVAR, MICRO-ONDAS, REFRIGERADORES, TANQUINHOS, SECADORAS, FOGÕES, F</t>
   </si>
   <si>
-    <t>065/2025</t>
-[...26 lines deleted...]
-    <t>CONTRATO N° 051/2026.</t>
+    <t>Prorrogação do prazo do referido TERMO DE CREDENCIAMENTO no preâmbulo na especialidade de ANESTESIOLOGIA.</t>
+  </si>
+  <si>
+    <t>Aquisição de medicamentos e insumos para reposição dos estoques do centro de abastecimento farmacêutico-CAF</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MEDICAMENTOS E INSUMOS PARA REPOSIÇÃO DOS ESTOQUES DO CENTRO DE ABASTECIMENTO FARMACÊUTICO-CAF,</t>
+  </si>
+  <si>
+    <t>20/01/2026</t>
+  </si>
+  <si>
+    <t>aquisição de insumos, equipamentos, computadores e correlatos.</t>
   </si>
   <si>
     <t>Aquisição de medicamentos e insumos para reposição ods estoques do centro de abastecimento farmacêutico-caf</t>
   </si>
   <si>
+    <t>REFERENTE A AQUISIÇÃO DE MEDICAMENTOS E INSUMOS PARA REPOSIÇÃO DOS ESTOQUES DO CENTRO DE ABASTECIMENTO FARMACÊUTICO-CAF, BEM COMO PARA ATENDER DEMANDAS JUDICIAIS, PERTENCENTES A SECRETARIA MUNICI</t>
+  </si>
+  <si>
     <t>142/2026</t>
   </si>
   <si>
     <t>19/09/2026</t>
   </si>
   <si>
     <t>Contrato nº 142/2026 - Bem Viver Clínica Médica Ltda</t>
   </si>
   <si>
+    <t>002/2023</t>
+  </si>
+  <si>
+    <t>17/01/2026</t>
+  </si>
+  <si>
+    <t>17/01/2027</t>
+  </si>
+  <si>
+    <t>2° TERMO ADITIVO AO CONTRATO N° 002/2023.</t>
+  </si>
+  <si>
     <t>09/01/2027</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE REFEIÇÕES PRONTAS, TIPO SISTEMA BUFFET AMERICANO - SELF SERVICE E MARMITEX, PARA ATENDER O FUNDO MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
-    <t>Aquisição de medicamentos e insumos para reposição dos estoques do centro de abastecimento farmacêutico-CAF</t>
-[...16 lines deleted...]
-  <si>
     <t>141/2026</t>
   </si>
   <si>
     <t>Contrato nº 141/2026 - Bem Viver Clínica Médica Ltda</t>
   </si>
   <si>
-    <t>20/01/2026</t>
-[...11 lines deleted...]
-    <t>056/2025</t>
+    <t>138/2026</t>
+  </si>
+  <si>
+    <t>20/03/2027</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 138/2026.</t>
+  </si>
+  <si>
+    <t>19/03/2027</t>
+  </si>
+  <si>
+    <t>O REFERENTE AQUISIÇÃO DE MATERIAL DE EXPEDIENTE, ARTESANATO, JOGOS EDUCATIVOS E INSUMOS DE INFORMÁTICA PARA ATENDER ÀS NECESSIDADES DESTE FUNDO MUNICIPAL DE SAÚDE DE CATALÃO - GO.</t>
+  </si>
+  <si>
+    <t> REFERENTE AAQUISIÇÃO DE MEDICAMENTOS E INSUMOS PARA REPOSIÇÃO DOS ESTOQUES DO CENTRO DE ABASTECIMENTO FARMACÊUTICO-CAF, BEM COMO PARA ATENDER DEMANDAS JUDICIAIS, PERTENCENTES A SECRETARIA MUNIC</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
-    <t>11/09/2026</t>
-[...4 lines deleted...]
-  <si>
     <t> REFERENTE A LOCAÇÃO DE VANS E MICRO-ÔNIBUS, COM MOTORISTA, PARA O TRANSPORTE DE PACIENTES DO SUS-SISTEMA UNICO DE SAÚDE EM TRATAMENTO DE SAÚDE PARA OUTRAS CIDADES E ESTADOS,</t>
   </si>
   <si>
-    <t> REFERENTE AAQUISIÇÃO DE MEDICAMENTOS E INSUMOS PARA REPOSIÇÃO DOS ESTOQUES DO CENTRO DE ABASTECIMENTO FARMACÊUTICO-CAF, BEM COMO PARA ATENDER DEMANDAS JUDICIAIS, PERTENCENTES A SECRETARIA MUNIC</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPENHO REFERENTE A AQUISIÇÃO DE CAFÉ, AÇÚCAR E ÁGUA MINERAL, CONFORME ATA N° 19/2025, PREGÃO N° 54/2024, EM ATENDIMENTO AS NECESSIDADES DO MUNICÍPIO DE CATALÃO, CONFORME DOCUMENTOS ANEXADO</t>
   </si>
   <si>
-    <t>061/2025</t>
-[...20 lines deleted...]
-    <t>CONTRATO N° 138/2026.</t>
+    <t>23/12/2025</t>
+  </si>
+  <si>
+    <t>23/12/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL- EPI'S E COLETIVA - EPC, DE SEGURANÇA E MATERIAIS DE SEGURANÇA DO TRABALHO, VISANDO ATENDER ÀS NECESSIDADES DA SUPERINTENDENCIA MUNICIPAL DE ÁG</t>
+  </si>
+  <si>
+    <t>137/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 137/2026 - Bem Viver Clínica Médica Ltda</t>
   </si>
   <si>
     <t>007/2025</t>
   </si>
   <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>Registro de preços para futura e eventual aquisição de panificados para manutenção da casa de apoio de Catalão em Goiânia.</t>
+  </si>
+  <si>
+    <t>014/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de gêneros alimentícios (panificados), visando atender às necessidades da Superintendência Municipal de Agua е Esgoto - SAE</t>
+  </si>
+  <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t> FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS HIDRÁULICOS E CORRELATOS, VISANDO ATENDER ÀS NECESSIDADES DA SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO -SAE</t>
   </si>
   <si>
-    <t>014/2025</t>
-[...11 lines deleted...]
-    <t>Contrato nº 137/2026 - Bem Viver Clínica Médica Ltda</t>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de kit lanches prontos, tipo sanduíches, visando atender às necessidades da Superintendência Municipal de Agua e Esgoto - SAE</t>
+  </si>
+  <si>
+    <t>135/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 135/2026 - Tecnomarra Soluções em Segurança Ltda</t>
   </si>
   <si>
     <t>296/2024</t>
   </si>
   <si>
     <t>1º TERMO ADITIVO AO TERMO DE CREDENCIAMENTO Nº 296/2024 </t>
   </si>
   <si>
+    <t>346/2024</t>
+  </si>
+  <si>
+    <t>1º TERMO ADITIVO AO TERMO DE CREDENCIAMENTO № 346/2024 </t>
+  </si>
+  <si>
+    <t>319/2024</t>
+  </si>
+  <si>
+    <t>1° Termo aditivo ao termo de credenciamento n° 319/2024</t>
+  </si>
+  <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>Aquisição de itens de supermercado em geral e gás de cozinha para manutenção da casa de apoio de Catalão na Cidade.</t>
   </si>
   <si>
     <t>025/2025</t>
   </si>
   <si>
-    <t>23/12/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de Equipamentos de Proteção Individual - EPI'S e Coletiva - EЕРС, de Segurança e materiais de Segurança do Trabalho, visando atender às n</t>
   </si>
   <si>
-    <t>24/02/2025</t>
-[...29 lines deleted...]
-    <t>AQUISIÇÃO DE EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL- EPI'S E COLETIVA - EPC, DE SEGURANÇA E MATERIAIS DE SEGURANÇA DO TRABALHO, VISANDO ATENDER ÀS NECESSIDADES DA SUPERINTENDENCIA MUNICIPAL DE ÁG</t>
+    <t>115/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 115/2026 - Ar Distribuidora Ltda</t>
   </si>
   <si>
     <t>06/10/2026</t>
   </si>
   <si>
-    <t>18/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Aquisição de material de expediente, artesanato, jogos educativos e insumos de informática para atender às necessidades deste Fundo Municipal de Saúde de Catalão - GO.</t>
   </si>
   <si>
     <t>041/2025</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>Empenho: RGK Produtos e Serviços LTDA.</t>
   </si>
   <si>
+    <t>Aquisição de kit lanches prontos, tipo sanduíches, visando atender às necessidades da Superintendência Municipal de Água e Esgoto - SAE</t>
+  </si>
+  <si>
     <t>098/2026</t>
   </si>
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
-    <t>26/02/2027</t>
-[...1 lines deleted...]
-  <si>
     <t>CONTRATO N° 098/2026.</t>
   </si>
   <si>
-    <t>04/12/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO CIVIL, ELÉTRICA, HIDRÁULICA, PINTURA, ACABAMENTO E INSUMOS CORRELATOS. EM ATENDIMENTO AS NECESSIDADES DA SECRETARIA MUNICIPAL DE OBRAS</t>
   </si>
   <si>
-    <t>Aquisição de kit lanches prontos, tipo sanduíches, visando atender às necessidades da Superintendência Municipal de Água e Esgoto - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>078/2025</t>
   </si>
   <si>
+    <t>22/12/2026</t>
+  </si>
+  <si>
+    <t>REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL CONTRATAÇÃO DE SERVIÇOS DE COFFEE BREAKS VISANDO ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO,</t>
+  </si>
+  <si>
+    <t> FUTURA E EVENTUAL CONTRATAÇÃO DE SERVIÇOS DE COFFEE BREAKS VISANDO ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO</t>
+  </si>
+  <si>
     <t>FUTURA E EVENTUAL CONTRATAÇÃO DE SERVIÇOS DE COFFEE BREAKS VISANDO ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO</t>
   </si>
   <si>
-    <t>22/12/2026</t>
-[...5 lines deleted...]
-    <t>REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL CONTRATAÇÃO DE SERVIÇOS DE COFFEE BREAKS VISANDO ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO,</t>
+    <t>CONTRATAÇÃO DE SERVIÇOS DE COFFEE BREAKS VISANDO ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO</t>
+  </si>
+  <si>
+    <t>18/02/2025</t>
   </si>
   <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAIS EM ATENDIMENTO À ADMINISTRÁÇÃO PÚBLICA, PARA MANUTENÇÃO DOS ESPAÇOS PÚBLICOS</t>
   </si>
   <si>
+    <t>LOCAÇÃO DE ESTRUTURAS, SOM, ILUMINAÇÃO, PALCO E EQUIPAMENTOS CORRELATOS EM ATENDIMENTO AS NECESSIDADES DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO</t>
+  </si>
+  <si>
+    <t> CONTRATAÇÃO DE SERVIÇOS DE COFFEE BREAKS VISANDO ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO</t>
+  </si>
+  <si>
+    <t>Adesão a Ata de Registro n° 066/2025 oriunda do processo licitatório n° 073/2025- Pregão Eletrônico, aquisição materiais, equipamentos, peças e insumos de videomonitoramento</t>
+  </si>
+  <si>
+    <t> AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO CIVIL, ELÉTRICA, HIDRÁULICA, PINTURA, ACABAMENTO E INSUMOS CORRELATOS, EM ATENDIMENTO AS NECESSIDADES DA SECRETARIA MUNICIPAL DE OBRAS</t>
+  </si>
+  <si>
+    <t>131/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 131/2026 - Cofarminas Comércio de Produtos Farmacêuticos Ltda</t>
+  </si>
+  <si>
     <t>152/2026</t>
   </si>
   <si>
     <t>Contrato nº 152/2026 - José Ronnie Von Rosa</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAIS DE CONSTRUCÃO CIVIL, ELĖTRICA, HIDRÁULICA, PINTURA, ACABAMENTO E INSUMOS CORRELATOS, EM ATENDIMENTO AS NECESSIDADES DA SECRETARIA MUNICIPAL DE OBRAS PARA O PERIODO DE 12(DO</t>
   </si>
   <si>
-    <t>CONTRATAÇÃO DE SERVIÇOS DE COFFEE BREAKS VISANDO ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO</t>
-[...20 lines deleted...]
-    <t> AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO CIVIL, ELÉTRICA, HIDRÁULICA, PINTURA, ACABAMENTO E INSUMOS CORRELATOS, EM ATENDIMENTO AS NECESSIDADES DA SECRETARIA MUNICIPAL DE OBRAS</t>
+    <t>06/02/2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aquisição de materiais, equipamentos, peças e insumos destinados à manutenção e expansão do sistema de videomonitoramento urbano e da rede de fibra óptica, visando atender às necessidades da </t>
   </si>
   <si>
     <t>206/2025</t>
   </si>
   <si>
-    <t>13/06/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1º Aditivo ao Contrato nº 206/2025 - Bem Viver Clinica Medica (Francisco Vitor da Silva Fortuna)</t>
   </si>
   <si>
+    <t>121/2026</t>
+  </si>
+  <si>
+    <t>12/09/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 121/2026 - Rede Laudos Serviços Médicos S.A.</t>
+  </si>
+  <si>
+    <t>141/2025</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>3º Aditivo ao Contrato nº 141/2025 - Bem Viver Clínica Médica Ltda (Werick Sandro Soares Pinheiro)</t>
+  </si>
+  <si>
+    <t> FUTURA E EVENTUAL CONTRATAÇÃO DE SERVIÇOS GRÁFICOS</t>
+  </si>
+  <si>
     <t>19/2024</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>contratação de empresa com pessoal capacitado, maquinários e equipamentos para realização de Manutenção Pró Ativa, Preventiva e de Manutenção Corretiva Planejada, de bombas, marca Higra, par</t>
   </si>
   <si>
-    <t>141/2025</t>
-[...29 lines deleted...]
-    <t> FUTURA E EVENTUAL CONTRATAÇÃO DE SERVIÇOS GRÁFICOS</t>
+    <t>128/2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>12/03/2027</t>
+  </si>
+  <si>
+    <t>Contrato n° 128/2026 - E G S Comércio de Brinquedos Ltda</t>
+  </si>
+  <si>
+    <t>127/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 127/2026 - Tecnokap Soluções Ltda</t>
+  </si>
+  <si>
+    <t>126/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 126/2026 - F &amp; K Brasil Ltda</t>
+  </si>
+  <si>
+    <t>125/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 125/2026 - Ultra Filtros Ltda</t>
+  </si>
+  <si>
+    <t>124/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 124/2026 - Matheus Fernandes Profeta</t>
+  </si>
+  <si>
+    <t>123/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 123/2026 - Verluma Comércio Ltda</t>
+  </si>
+  <si>
+    <t>122/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 122/2026 - José Gustavo de Oliveira Alves</t>
+  </si>
+  <si>
+    <t>120/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 120/2026 - Soul Distribuidora de Produtos e Equipamentos Industriais Ltda</t>
+  </si>
+  <si>
+    <t>119/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 119/2026 - Prepave Comércio de Móveis e Equipamentos Ltda</t>
+  </si>
+  <si>
+    <t>117/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 117/2026 - Play Rio Parques Infantis Ltda</t>
+  </si>
+  <si>
+    <t>116/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 116/2026 - Prime Distribuidora Ltda</t>
+  </si>
+  <si>
+    <t>114/2026</t>
+  </si>
+  <si>
+    <t>19/03/2029</t>
+  </si>
+  <si>
+    <t>107/2024</t>
+  </si>
+  <si>
+    <t>09/08/2026</t>
+  </si>
+  <si>
+    <t>08/08/2026</t>
+  </si>
+  <si>
+    <t>1° Termo aditivo ao contrato administrativo n° 107/2024 e do Pregão eletrônico n° 018/2024.</t>
+  </si>
+  <si>
+    <t>Empenho: Formula R Reformadora de Pneus LTDA -ME.</t>
   </si>
   <si>
     <t>395/2025</t>
   </si>
   <si>
     <t>13/01/2026</t>
   </si>
   <si>
-    <t>12/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Contratação de serviços de engenharia visando a reforma do CMEI Maria Isabel de Mendonça Netto</t>
   </si>
   <si>
-    <t>107/2024</t>
-[...22 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>10/03/2027</t>
   </si>
   <si>
     <t>1° TERMO DE ADITIVO AO TERMO DE CREDENCIAMENTO ° 012/2025.</t>
   </si>
   <si>
+    <t>11/03/2027</t>
+  </si>
+  <si>
+    <t>Ata de Registro de Preços nº008/2026 - Publicação de Atos Oficiais</t>
+  </si>
+  <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>18/01/2026</t>
   </si>
   <si>
     <t>CONTRATO N° 003/2026.</t>
   </si>
   <si>
-    <t>11/03/2027</t>
-[...2 lines deleted...]
-    <t>Ata de Registro de Preços nº008/2026 - Publicação de Atos Oficiais</t>
+    <t>047/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de proteínas e derivados, para manutenção da Casa de Apoio de Catalão, em Goiânia, que será entregue nas condições estabelecidas no Termo de Referência e demais documentos técnic</t>
+  </si>
+  <si>
+    <t>019/2021</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>11/02/2027</t>
+  </si>
+  <si>
+    <t>O presente TERMO ADITIVO tem por objeto a prorrogação do prazo do contrato referido no preambulo para o Aluguel de sala comercial localizada na parte frontal do prédio da Associação Comercial e I</t>
   </si>
   <si>
     <t xml:space="preserve">Aquisição de panificados para atender a demanda da Casa de Apoio de Catalão, em Goiânia, que será entregue nas condições estabelecidas no Termo de Referência e demais documentos técnicos que </t>
   </si>
   <si>
-    <t>047/2026</t>
-[...2 lines deleted...]
-    <t>Aquisição de proteínas e derivados, para manutenção da Casa de Apoio de Catalão, em Goiânia, que será entregue nas condições estabelecidas no Termo de Referência e demais documentos técnic</t>
+    <t>021/2022</t>
+  </si>
+  <si>
+    <t>23/02/2027</t>
+  </si>
+  <si>
+    <t>O presente TERMO ADITIVO tem por objeto a prorrogação do prazo do contrato referido no preâmbulo para a contratação de serviços contínuos de manutenção em cabeamento telefônico, aparelhos de</t>
   </si>
   <si>
     <t xml:space="preserve">EMPENHO REFERENTE ATA REGISTRO PREÇO 006/2025, PREGÃO ELETRONICO N° 025/2024 PARA AQUISIÇÃO DE MATERIAIS EM ATENDIMENTO À ADMINISTRAÇÃO PÚBLICA, PARA MANUTENÇÃO DOS ESPAÇOS PÚBLICOS, COM </t>
   </si>
   <si>
-    <t>021/2022</t>
-[...17 lines deleted...]
-    <t>O presente TERMO ADITIVO tem por objeto a prorrogação do prazo do contrato referido no preambulo para o Aluguel de sala comercial localizada na parte frontal do prédio da Associação Comercial e I</t>
+    <t>112/2026</t>
+  </si>
+  <si>
+    <t>09/03/2027</t>
+  </si>
+  <si>
+    <t>Contrato n° 112/2026 - Don Guerrier Ltda</t>
+  </si>
+  <si>
+    <t>EMPENHO REFERENTE AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS PANIFICADOS, EMBALADOS E PRONTOS PARA O CONSUMO, VISANDO ATENDER ÀS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE DE CATALÃO - GO, CONFORME C</t>
   </si>
   <si>
     <t>EMPENHO REFERENTE A AQUISIÇÃO DE MATERIAL E INSUMOS PARA LABORATÓRIO DE ANÁLISES CLÍNICAS, COM FORNECIMENTO DE EQUIPAMENTO EM SISTEMA DE COMODATO, INCLUINDO ASSISTÊNCIA TÉCNICA/MANUTENÇÕES PR</t>
   </si>
   <si>
-    <t>EMPENHO REFERENTE AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS PANIFICADOS, EMBALADOS E PRONTOS PARA O CONSUMO, VISANDO ATENDER ÀS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE DE CATALÃO - GO, CONFORME C</t>
-[...2 lines deleted...]
-    <t>03/2026</t>
+    <t>276/2025</t>
+  </si>
+  <si>
+    <t>restação de serviço de coffee break, para atender as necessidades do Programa de Saúde dos Servidores Municipais de Catalão - Pro-Saúde.</t>
+  </si>
+  <si>
+    <t>Prestação de serviço de coffee break, para atender às necessidades do Programa de Saúde dos Servidores Municipais de Catalão - Pro-Saúde.</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
+    <t>14/01/2027</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 007/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 006/2026</t>
+  </si>
+  <si>
+    <t>02/2026</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>19/01/2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contrato de aquisição de panificados e serviços de "coffee breaks" para atender a demanda do Instituto de Previdência Municipal de Catalão-PREVCATALÃO, através de dispensa de licitação com a </t>
+  </si>
+  <si>
+    <t>CONTRATO N° 008/2026</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>Empenho: ginerclei pereira dos santos - me.</t>
+  </si>
+  <si>
+    <t>111/2026</t>
+  </si>
+  <si>
+    <t>Aquisição do Banco de Preços</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>Empenho: Posto Aguiar LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Ginerclei Pereira dos Santos - Me.</t>
+  </si>
+  <si>
+    <t>Empenho: Art Festas Livraria e Papelaria LTDA EPP.</t>
+  </si>
+  <si>
+    <t>Empenho: Distribuidora São Francisco LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Ar Distribuidora LTDA.</t>
+  </si>
+  <si>
+    <t>045/2026</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 045/2026.</t>
+  </si>
+  <si>
+    <t>Empenho: Benedito Evandro Bitencourt EPP.</t>
+  </si>
+  <si>
+    <t>Empenho: Comercial Rio Sul LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Posto Liberdade LTDA.</t>
+  </si>
+  <si>
+    <t>110/2026</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 110/2026 - SR Planeta Piscinas Ltda</t>
+  </si>
+  <si>
+    <t>REFERENTE ATA REGISTRO PREÇO N° 008/2025, PREGÃO ELETRONICO N° 045/2025 AO REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL CONTRATAÇÃO DE SERVIÇOS GRÁFICOS, COMUNICAÇÃO VISUAL, LOCAÇÃO DE ESTRU</t>
+  </si>
+  <si>
+    <t>REFERENTE ATA REGISTRO PREÇO N° 003/2025, PREGÃO ELETRONICO N° 018/2025 AO REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE PRODUTOS QUÍMICOS, VISANDO ATENDER ÀS NECESSIDADES DA SUPERIN</t>
+  </si>
+  <si>
+    <t>REFERENTE ATA REGISTRO DE PREÇO N° 028/2025, PREGÃO ELETRONICO N° 056/2024 AO REGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE ADMINISTRATIVO, EDUCACIONAL E RECREAT</t>
+  </si>
+  <si>
+    <t>REFERENTE ATA REGISTRO DE PREÇO N° 019/2025, PREGÃO ELETRONICO N° 054/2024 AO AQUISIÇÃO DE CAFÉ, AÇUCAR E ÁGUA MINERAL EM ATENDIMENTO AS NECESSIDADES DO MUNICÍPIO DE CATALÃO, COM VIGENCIA 2</t>
+  </si>
+  <si>
+    <t>REFERENTE ATA REGISTRO PREÇO N° 008/2025, PREGÃO ELETRONICO Nº 045/2025 AO REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL CONTRATAÇÃO DE SERVIÇOS GRÁFICOS, COMUNICAÇÃO VISUAL, LOCAÇÃO DE ESTRU</t>
+  </si>
+  <si>
+    <t>REFERENTE ATA REGISTRO PREÇO N° 003/2025, PREGÃO ELETRONICO N° 018/2025 AO REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE PRODUTOS QUÍMICOS, VISANDO ATENDER ÅS NECESSIDADES DA SUPERIN</t>
+  </si>
+  <si>
+    <t>060/2026</t>
+  </si>
+  <si>
+    <t>CONTRATO nº 060/2026</t>
+  </si>
+  <si>
+    <t>109/2026</t>
+  </si>
+  <si>
+    <t>Contrato 109/2026 - Ayres e Ayres S/S</t>
+  </si>
+  <si>
+    <t>108/2026</t>
+  </si>
+  <si>
+    <t>Contrato 108/2026 - Serviços Médicos Matias Ltda ME</t>
+  </si>
+  <si>
+    <t>104/2026</t>
+  </si>
+  <si>
+    <t>Contrato 104/2026 - Proart Prótese Dentária Ltda</t>
+  </si>
+  <si>
+    <t>102/2026</t>
+  </si>
+  <si>
+    <t>Contrato 102/2026 - Lopes e Rossi Médicos Associados</t>
+  </si>
+  <si>
+    <t>105/2026</t>
+  </si>
+  <si>
+    <t>Contrato 105/2026 - Centro Médico Cirúrgico de Catalão Ltda</t>
+  </si>
+  <si>
+    <t>106/2026</t>
+  </si>
+  <si>
+    <t>Contrato 106/2026 - Bellico Galdino Ltda</t>
+  </si>
+  <si>
+    <t>107/2026</t>
+  </si>
+  <si>
+    <t>Contrato 107/2026 - Center Clínicas S/S Ltda</t>
+  </si>
+  <si>
+    <t>099/2026</t>
+  </si>
+  <si>
+    <t>Contrato 099/2026 - André e Oliveira Médicos Associados</t>
+  </si>
+  <si>
+    <t>103/2026</t>
+  </si>
+  <si>
+    <t>Contrato 103/2026 - Associação Goiana do Coração AGC'</t>
+  </si>
+  <si>
+    <t>101/2026</t>
+  </si>
+  <si>
+    <t>Contrato 101/2026 - IGO - Instituto Goiano de Oftalmologia</t>
+  </si>
+  <si>
+    <t>100/2026</t>
+  </si>
+  <si>
+    <t>Contrato 100/2026 - Ielo e Melo Médicos Associados</t>
+  </si>
+  <si>
+    <t>364/2025</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 364/2025.</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>29/01/2027</t>
+  </si>
+  <si>
+    <t>REFERENTE ATA REGISTRO PREÇO N° 062/2025, PREGÃO ELETRONICO N° 90055/2025 PARA FUTURA E EVENTUAL LOCAÇÃO DE BANHEIROS QUÍMICOs PARA ATENDER ÀS NECESSIDADES DO MUNICÍPIO DE CATALÃO, COM VIGEN</t>
+  </si>
+  <si>
+    <t>06/2026</t>
+  </si>
+  <si>
+    <t>24/02/2027</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE SERVIÇOS DE SAUDE DESTINADOS AOS SERVIDORES MUNICIPAIS E DEPENDENTES, NA ESPECIALIDADE DE LABORATORIO JUNTO AO PRO-SAUDE, CONFORME CREDENCIAMENTO 001/2024, CONTRATO Nº006 VIGENCIA 2</t>
+  </si>
+  <si>
+    <t>Empenho: Biosul Produtos Diagnósticos Ltda</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>Empenho: Loja de Móveis Tá Barato Ltda.</t>
+  </si>
+  <si>
+    <t>041/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>1° TERMO ADITIVO tem por objeto a prorrogação do prazo e reajuste do contrato referido no preâmbulo para a prestação de serviços de consultoria e assessoria em contabilidade voltada ao setor p�</t>
+  </si>
+  <si>
+    <t>067/2025</t>
+  </si>
+  <si>
+    <t>07/11/2025</t>
+  </si>
+  <si>
+    <t>06/11/2026</t>
+  </si>
+  <si>
+    <t>Empenho: RP Uniformes e Bordados LTDA.</t>
+  </si>
+  <si>
+    <t>170/2024</t>
+  </si>
+  <si>
+    <t>113/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 113/2026 - Hospital Nasr Faiad</t>
+  </si>
+  <si>
+    <t>063/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 063/2026 - Coliseu Construtora LTDA.</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>1° TERMO ADITIVO AO CONTRATO N° 002/2025.</t>
+  </si>
+  <si>
+    <t>022/2024</t>
+  </si>
+  <si>
+    <t>2° TERMO ADITIVO AO CONTRATO N° 022/2024.</t>
+  </si>
+  <si>
+    <t>065/2026</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 065/2026 - Bravia Engenharia e Arquitetura Ltda.</t>
+  </si>
+  <si>
+    <t>05/06/2027</t>
+  </si>
+  <si>
+    <t>Empenho: Santana Farma Distribuidora de Medicamentos LTDA.</t>
+  </si>
+  <si>
+    <t>19/02/2027</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>13/01/2027</t>
+  </si>
+  <si>
+    <t>Empenho: Via Nut Nutrição Clínica e Produtos Hospitalares EIRELI.</t>
+  </si>
+  <si>
+    <t>066/2026</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 066/2026.</t>
+  </si>
+  <si>
+    <t>Empenho: Sante Médica Hospitalar LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Nunes Farma.</t>
+  </si>
+  <si>
+    <t>Empenho: Benenutri Comercial LTDA.</t>
+  </si>
+  <si>
+    <t>096/2026</t>
+  </si>
+  <si>
+    <t>Contrato n° 096/2026 - Eng. AI Solutions Ltda</t>
+  </si>
+  <si>
+    <t>08/2026</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>16/02/2027</t>
+  </si>
+  <si>
+    <t>CONTRATO nº 08/2026.</t>
+  </si>
+  <si>
+    <t>082/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 082/2026 - Centro Ortopédico WG S/S Ltda</t>
+  </si>
+  <si>
+    <t>084/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 084/2026 - CDC Clínica de Diagnóstico de Catalão</t>
+  </si>
+  <si>
+    <t>091/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 091/2026 - Marcio Alves da Rocha</t>
+  </si>
+  <si>
+    <t>087/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 087/2026 - Equalis Saúde Ltda</t>
+  </si>
+  <si>
+    <t>071/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 071/2026 - João Ferreira</t>
+  </si>
+  <si>
+    <t>067/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 067/2026 - Edcel Elias</t>
+  </si>
+  <si>
+    <t>070/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 070/2026 - Clínica Ferreira Sociedade Simples</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 004/2026.</t>
+  </si>
+  <si>
+    <t>088/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 088/2026 - ATS Clínica Médica e Fisioterapia S/S</t>
+  </si>
+  <si>
+    <t>094/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 094/2026 - Clínica de Olhos Dra. Patrícia Fernandes Ltda</t>
+  </si>
+  <si>
+    <t>04/01/2027</t>
+  </si>
+  <si>
+    <t>Empenho: LPN Serviços Gráficos LTDA.</t>
+  </si>
+  <si>
+    <t>092/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 092/2026 - Laboratório Lapac Ltda ME</t>
+  </si>
+  <si>
+    <t>093/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 093/2026 - Santa Casa de Misericórdia de Catalão</t>
+  </si>
+  <si>
+    <t>076/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 076/2026 - Júlio Carlos Pascoal</t>
+  </si>
+  <si>
+    <t>077/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 077/2026 - França Clínica de Cardiologia Eireli</t>
+  </si>
+  <si>
+    <t>086/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 086/2026 - Urzedo e Urzedo S/S</t>
+  </si>
+  <si>
+    <t>068/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 068/2026 - Centro de Análises Químicas</t>
+  </si>
+  <si>
+    <t>073/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 073/2026 - Bio Data Análises Clínicas Ltda</t>
+  </si>
+  <si>
+    <t>072/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 072/2026 - Clínica Médica Movimento S/S</t>
+  </si>
+  <si>
+    <t>078/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 078/2026 - Arnaldo Batista de Paiva</t>
+  </si>
+  <si>
+    <t>081/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 081/2026 - Griselda Mariela Velasquez Donaire da Silva</t>
+  </si>
+  <si>
+    <t>085/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 085/2026 - CDC Clínica de Diagnóstico de Catalão</t>
+  </si>
+  <si>
+    <t>074/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 074/2026 - RJR Cirurgias Ltda ME</t>
+  </si>
+  <si>
+    <t>079/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 079/2026 - Matias Silveira e Rodrigues Ltda - ME</t>
+  </si>
+  <si>
+    <t>080/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 080/2026 - JS e 2P Sociedade Simples ME</t>
+  </si>
+  <si>
+    <t>075/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 075/2026 - Catalão Medical Center SS</t>
+  </si>
+  <si>
+    <t>083/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 083/2026 - Lobato Consultoria Médica Ltda</t>
+  </si>
+  <si>
+    <t>089/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 089/2026 - Rede Laci Medicina e Diagnóstico Ltda</t>
+  </si>
+  <si>
+    <t>090/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 090/2026 - IDESC - Instituto de Diagnóstico Especializado</t>
+  </si>
+  <si>
+    <t>069/2026</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 069/2026 - Roberto Antônio Marot e Cia Ltda</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>Empenho: Laila Thaís Magalhães.</t>
+  </si>
+  <si>
+    <t>20/05/2025</t>
+  </si>
+  <si>
+    <t>Empenho: Ginerclei Pereira Dos Santos - ME.</t>
+  </si>
+  <si>
+    <t>025/2023</t>
+  </si>
+  <si>
+    <t>3° TERMO ADITIVO AO CONTRATO N° 025/2023.</t>
+  </si>
+  <si>
+    <t>Empenho: Art Festas Livraria e Papelaria LTDA EPP. </t>
+  </si>
+  <si>
+    <t>Empenho: Fabrício Takahashi Peres ME.</t>
+  </si>
+  <si>
+    <t>Empenho: MP3 Distribuição e Importação de Utilidades e Material Escolar LTDA.</t>
+  </si>
+  <si>
+    <t>049/2026</t>
+  </si>
+  <si>
+    <t>CONTRATO DE FORNECIMENTO N° 049/2026.</t>
+  </si>
+  <si>
+    <t>038/2025</t>
+  </si>
+  <si>
+    <t>Empenho: Conect Rio Comercial LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: RC Comércio LTDA.</t>
+  </si>
+  <si>
+    <t>057/2026</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 057/2026</t>
+  </si>
+  <si>
+    <t>Empenho: Armazém dos Medicamentos EIRELI ME.</t>
+  </si>
+  <si>
+    <t>Empenho: Costa Camargo Comércio de Produtos Hospitalares LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Soma MG Produtos Hospitalares LTDA.</t>
+  </si>
+  <si>
+    <t>051/2025</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>Empenho: RM Hospitalar LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Dimeva Distribuidora e Importadora LTDA. </t>
+  </si>
+  <si>
+    <t>Empenho: Erefarma Produtos para Saúde LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: MTK Hospitalar LTDA.</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>Empenho: Fórmula R Industrial e Comércio de Peças.</t>
+  </si>
+  <si>
+    <t>Empenho: Benício Pneus Eireli.</t>
+  </si>
+  <si>
+    <t>Empenho: MAB COMERCIO DE PRODUTOS E SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>Empenho: 48.962.620 CARLOS EDUARDO COELHO</t>
+  </si>
+  <si>
+    <t>Empenho: BX DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>009/2025</t>
+  </si>
+  <si>
+    <t>Empenho: Casa de Carne Serra Dourada LTDA.</t>
+  </si>
+  <si>
+    <t>05/09/2025</t>
   </si>
   <si>
     <t>04/09/2026</t>
   </si>
   <si>
-    <t>Contratação de empresa especializada para prestação de serviços de assistência de enfermagem domiciliar para atender as necessidades do Programa de Saúde dos Servidores Públicos Municipais.</t>
-[...596 lines deleted...]
-    <t>08/06/2026</t>
+    <t>Empenho: Taciane Campos Medeiros.</t>
+  </si>
+  <si>
+    <t>Empenho: Marciel Martins Pires - ME.</t>
+  </si>
+  <si>
+    <t>Empenho: DOM BOSCO HOSPITALAR EIRELI</t>
+  </si>
+  <si>
+    <t>056/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 056/2026 - Bem Viver Clinica Médica</t>
+  </si>
+  <si>
+    <t>Empenho: TYE VARIEDADES LTDA</t>
+  </si>
+  <si>
+    <t>079/2025</t>
+  </si>
+  <si>
+    <t>Empenho: Vilage Premium Indústria e Comércio LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: МАВ СOMERCIO DE PRODUTOS E SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>064/2025</t>
+  </si>
+  <si>
+    <t>27/10/2025</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>Empenho: Mundo dos Pães Indústria de Panificação LTDA.</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>Empenho: Oliveira Padua Pousada LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: ART FESTAS LIVRARIA E PAPELARIA LTDA EPP</t>
+  </si>
+  <si>
+    <t>215/2025</t>
+  </si>
+  <si>
+    <t>08/10/2025</t>
+  </si>
+  <si>
+    <t>Empenho: H Duarte &amp; Filho LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: DISTRIBUIDORA SÃO FRANSCISCO LTDA</t>
+  </si>
+  <si>
+    <t>Empenho: A.M. Distribuidora dde Polpas de Frutas &amp; Frios LTDA.</t>
+  </si>
+  <si>
+    <t>044/2025</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>Empenho: JMK Locadora de Veículos Sociedade Simples.</t>
+  </si>
+  <si>
+    <t>Empenho: Casox Catalão Oxigênio e Peças Eirelli.</t>
+  </si>
+  <si>
+    <t>Empenho: São Franscisco Construções Ltda.</t>
   </si>
   <si>
     <t>Empenho: Marciel Martins Pires -ME.</t>
   </si>
   <si>
-    <t>044/2025</t>
-[...17 lines deleted...]
-    <t>Empenho: DISTRIBUIDORA SÃO FRANSCISCO LTDA</t>
+    <t>Empenho: Ricardo Antônio dos Reis.</t>
+  </si>
+  <si>
+    <t>Empenho: WEBMAIS DISTRIBUIDORA LTDA</t>
   </si>
   <si>
     <t>22/08/2026</t>
   </si>
   <si>
     <t>Empenho: PONTUAL FARMACEUTICA NR 2006 LTDA</t>
   </si>
   <si>
-    <t>215/2025</t>
-[...64 lines deleted...]
-  <si>
     <t>Empenho: Comercial Rio Sul Ltda.</t>
   </si>
   <si>
-    <t>Empenho: Marciel Martins Pires - ME.</t>
-[...10 lines deleted...]
-  <si>
     <t>Empenho: Esplendor Serviços Administrativos e Comércio de Frios LTDA.</t>
   </si>
   <si>
-    <t>Empenho: DOM BOSCO HOSPITALAR EIRELI</t>
-[...2 lines deleted...]
-    <t>Empenho: MAB COMERCIO DE PRODUTOS E SERVIÇOS LTDA</t>
+    <t>Empenho: MUNDO DOS PAES INDUSTRIA DE PANIFICACAO</t>
+  </si>
+  <si>
+    <t>Empenho: CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS </t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>Empenho: MPK Matériais para Construção LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Shopinga Comércio de Materiais e Equipamentos LTDA.</t>
   </si>
   <si>
     <t>Empenho: CENTERMEDI COMÉRCIO DE PRODUTOS</t>
   </si>
   <si>
+    <t>Empenho: MCV Produtos Médicos e Hospitalares LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: CM HOSPITALAR S.A.</t>
+  </si>
+  <si>
+    <t>Empenho: Dimaster Comércio de Produtos Hopitalares LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: MAEVE PRODUTOS HOSPITALARES LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Comércio Cirúrgica Rioclarense LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: SUPERMEDICA DISTRIBUIDORA HOSPITALAR EIRELI</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>Empenho: DEZEMBRO HOSPITALAR LTDA</t>
+  </si>
+  <si>
+    <t>Empenho: Santisa Laboratório Farmacêutico S/A.</t>
+  </si>
+  <si>
+    <t>Empenho: Medicinali Produtos para Saúde LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Dimaster Comércio de Produtos Hospitalares LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: EREFARMA PRODUTOS PARA SAUDE LTDA</t>
+  </si>
+  <si>
+    <t>Empenho: NSA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>Empenho: Med Center Comercial LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho:  HOSPFAR IND. E COM. DE PROD. HOSP. LTDA</t>
+  </si>
+  <si>
+    <t>Empenho: HOSPFAR IND. E COM. DE PROD. HOSP. LTDA</t>
+  </si>
+  <si>
+    <t>Empenho: Cristalia  Produtos Químicos Farmacêuticos LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Cristalia Produtos Químicos Farmacêuticos LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: HENRIVIX COMÉRCIO DE MEDICAMENTOS E</t>
+  </si>
+  <si>
+    <t>Empenho: JT Medicamentos LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Top Norte Comércio de Material Médico Hospitalar LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Dimeva Distribuidora e Importadora LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Hospinova Distribuidora de Produtos Hospitalares LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Premium Hospitalar ME.</t>
+  </si>
+  <si>
+    <t>Empenho: Sulmedic Comércio de Medicamentos LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: BENENUTRI COMERCIAL LTDA</t>
+  </si>
+  <si>
     <t>Empenho: Conquista Distribuidora de Medicamentos e Produtos Hospitalares LTDA.</t>
   </si>
   <si>
-    <t>Empenho: Dimaster Comércio de Produtos Hospitalares LTDA.</t>
-[...92 lines deleted...]
-    <t>Empenho: Med Center Comercial LTDA.</t>
+    <t>05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATAÇÃO DE SERVIÇOS DE SAUDE DESTINADOS AOS SERVIDORES MUNICIPAIS E DEPENDENTES, NA ESPECIALIDADE DE LABORATORIO JUNTO AO PRO-SAUDE, CONFORME CREDENCIAMENTO 001/2024, CONTRATO Nº 005 VIGENCIA </t>
   </si>
   <si>
     <t>027/2025</t>
   </si>
   <si>
     <t>20/01/2027</t>
-  </si>
-[...109 lines deleted...]
-    <t>Empenho: VITALABE EQUIPAMENTOS LABORATORIAIS LTDA</t>
   </si>
   <si>
     <t xml:space="preserve">
 Empenho: Distribuidora São Franscisco LTDA
 </t>
   </si>
   <si>
+    <t>Empenho: C.A Hospitalar LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: ONCOVIT DISTRIBUIDORA DE MEDICAMENTOS</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>Empenho: Engesan Saneamento LTDA-ME.</t>
+  </si>
+  <si>
+    <t>Empenho: FORMULA R INDUSTRIAL E COMERCIO DE PEÇAS</t>
+  </si>
+  <si>
+    <t>Empenho: UNI HOSPITALAR CEARA LTDA</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
+  </si>
+  <si>
+    <t>Empenho: Decorart Distribuidora de Pisos e Porcelanatos.</t>
+  </si>
+  <si>
+    <t>Emepnho: Emec Comércio de Equipamentos LTDA</t>
+  </si>
+  <si>
+    <t>26/08/2025</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>Empenho: Sanemar Comércio e Serviços LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: ALEX MACHADO NUNES E CIA CONSTRUÇOES</t>
+  </si>
+  <si>
+    <t>Empenho: Sousa e Oliveira Catalão LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Filgueira &amp; Filgueira LTDA.</t>
+  </si>
+  <si>
+    <t>19/12/2026</t>
+  </si>
+  <si>
+    <t>Empenho: Doctormed Equipamentos e Produtos Hospitalares LTDA.</t>
+  </si>
+  <si>
+    <t>032/2025</t>
+  </si>
+  <si>
+    <t>Empenho: DENTAL IPO</t>
+  </si>
+  <si>
+    <t>Empenho: FP Energia e Automação LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: CORUMBA HOSPITALAR LTDA-ME</t>
+  </si>
+  <si>
+    <t>Empenho: Octo Fármaco LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: Vasconcelos Indústria Farmacêutica e Comércio LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho: EMIGÊ MATERIAIS ODONTOLÓGICOS LTDA</t>
+  </si>
+  <si>
+    <t>Empenho: Pro-Remédios Distribuidors de Produtos.</t>
+  </si>
+  <si>
+    <t>26/06/2027</t>
+  </si>
+  <si>
+    <t>Empenho: CORUMBA HOSPITALAR LTDA-MЕ</t>
+  </si>
+  <si>
+    <t>Empenho: M &amp; D TURISMO LTDA ME</t>
+  </si>
+  <si>
+    <t>Empenho: VITALABE EQUIPAMENTOS LABORATORIAIS LTDA</t>
+  </si>
+  <si>
+    <t>Empenho: Vilage Premium Industria e Comércio Ltda</t>
+  </si>
+  <si>
+    <t>01/2026</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 01/2026.</t>
+  </si>
+  <si>
+    <t>Empenho: Polyvin Plástico e Derivados LTDA.</t>
+  </si>
+  <si>
     <t>Empenho: Startubo Comercial EIRELI-EPP.</t>
   </si>
   <si>
     <t>Empenho: Automx Soluções EIRELI-ME.</t>
   </si>
   <si>
-    <t>Empenho: FP Energia e Automação LTDA.</t>
-[...1 lines deleted...]
-  <si>
     <t>25/07/2026</t>
   </si>
   <si>
     <t>Empenho: Aquapar Indústria e Comércio de Tubos e Conexões LTDA.</t>
   </si>
   <si>
-    <t>01/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>Empenho: Uni Hospitalar Ceará LTDA.</t>
   </si>
   <si>
-    <t>Empenho: Vilage Premium Industria e Comércio Ltda</t>
-[...2 lines deleted...]
-    <t>Empenho: FORMULA R INDUSTRIAL E COMERCIO DE PEÇAS</t>
+    <t>Empenho: PRO-REMEDIOS DISTRIBUIDORAS DE PRODUTOS</t>
+  </si>
+  <si>
+    <t>063/2025</t>
+  </si>
+  <si>
+    <t>Empenho: DISTRIBUIDORA SÃO FRANSCISCO LTDA </t>
   </si>
   <si>
     <t>Empenho: SKINA DO PAO E CONFEITOS  LTDA- ME</t>
   </si>
   <si>
     <t>Empenho: BENEDITO EVANDRO BITENCOURT EPP</t>
   </si>
   <si>
     <t>Empenho: OLIVEIRA DUARTE HORTIFRUTI LTDA</t>
   </si>
   <si>
     <t>Empenho: ROBSON PIRES DE REZENDE E CIA LTDA</t>
   </si>
   <si>
     <t>Empenho: ADALCINO JOSE DO NASCIMENTO-ME</t>
   </si>
   <si>
-    <t>Empenho: UNI HOSPITALAR CEARA LTDA</t>
-[...5 lines deleted...]
-    <t>Empenho: CORUMBA HOSPITALAR LTDA-ME</t>
+    <t>15/01/2027</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>27/01/2027</t>
+  </si>
+  <si>
+    <t>Empenho: MAXI CONFORT IMPORTAÇÃO E EXPORTAÇÃO</t>
   </si>
   <si>
     <t>Empenho: Halex Istar Indústria Farmacêutica LTDA.</t>
   </si>
   <si>
+    <t>Empenho: METHABIO FARMACEUTICA DO BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>Empenho: Prosper Comércio e Distribuição LTDA.</t>
+  </si>
+  <si>
+    <t>Empenho:  Distribuidora São Franscisco LTDA</t>
+  </si>
+  <si>
     <t>051/2024</t>
   </si>
   <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>23/01/2027</t>
   </si>
   <si>
+    <t>Empenho: SENAFOUR ALMEIDA HIDRÁULICA-LTDA</t>
+  </si>
+  <si>
     <t>Empenho: SANECON COMERCIO DE TUBOS E CONEXOES</t>
   </si>
   <si>
+    <t>Empenho: MARQUES DUARTE PEIXARIA BEIRA RIO. -ME</t>
+  </si>
+  <si>
+    <t>Empenho: ALFA PAPELARIA LTDA</t>
+  </si>
+  <si>
+    <t>Empenho: BHATEL COMERCIO E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>Empenho: MS COMERCIO, SERVIÇO E REFRIGERAÇÃO LTDA</t>
+  </si>
+  <si>
+    <t>193/2025</t>
+  </si>
+  <si>
+    <t>2º Aditivo ao Contrato nº 193/2025 - Bem Viver Clinica Médica</t>
+  </si>
+  <si>
+    <t>Empenho: JOSE EDUARDO OLIVEIRA SOARES</t>
+  </si>
+  <si>
+    <t>015/2025</t>
+  </si>
+  <si>
+    <t>Empenho: DECORART DISTRIBUIDORA DE PISOS E PORCELANATOS</t>
+  </si>
+  <si>
+    <t>Empenho: AGROCERRADO A CATALANA UNIPESSOAL LTDA</t>
+  </si>
+  <si>
+    <t>055/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 055/2026 - Adalcino José do Nascimento</t>
+  </si>
+  <si>
+    <t>054/2026</t>
+  </si>
+  <si>
+    <t>Contrato nº 054/2026 - Oliveira Duarte Hortifruti Ltda</t>
+  </si>
+  <si>
     <t>Empenho: AM1 NEGOCIOS E SERVICOS - LTDA</t>
   </si>
   <si>
-    <t>Empenho: ALFA PAPELARIA LTDA</t>
-[...43 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>Empenho: SOUZA E RIBEIRO COMERCIO DE EMBALAGENS LTDA</t>
   </si>
   <si>
     <t>Empenho: DIONAL DISTRIBUIDORA DE PRODUTO LTDA</t>
   </si>
   <si>
-    <t>Empenho: FIEL COMERCIO PROFISSIONAL LTDA</t>
-[...10 lines deleted...]
-  <si>
     <t>Empenho: TY BORTHOLIN COMERCIAL LTDA ME</t>
-  </si>
-[...2015 lines deleted...]
-    <t>EMPENHO: AR DISTRIBUIDORA LTDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5445,51 +5588,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H1001"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="231.086" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="232.229" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -5523,25997 +5666,25997 @@
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4" t="s">
         <v>12</v>
       </c>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" t="s">
         <v>18</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
       <c r="H5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="F6" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
       <c r="H7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
         <v>12</v>
       </c>
       <c r="H8" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F9" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>12</v>
       </c>
       <c r="H9" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
-      <c r="C10" t="s">
-        <v>27</v>
+      <c r="C10">
+        <v>7508</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
-      <c r="C11" t="s">
-        <v>29</v>
+      <c r="C11">
+        <v>7507</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
       <c r="H11" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
-      <c r="H12"/>
+      <c r="H12" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F13" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
       <c r="H13" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F14" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
       <c r="H14" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F15" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="G15" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="H15" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="G16" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="H16" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>8</v>
       </c>
-      <c r="C17" t="s">
-        <v>39</v>
+      <c r="C17">
+        <v>7316</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="H17" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
-      <c r="C18" t="s">
-        <v>41</v>
+      <c r="C18">
+        <v>7315</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="H18" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
-      <c r="C19" t="s">
-        <v>43</v>
+      <c r="C19">
+        <v>7314</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="H19" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20">
+        <v>7311</v>
+      </c>
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" t="s">
         <v>45</v>
       </c>
-      <c r="D20" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>8</v>
       </c>
-      <c r="C21" t="s">
-        <v>47</v>
+      <c r="C21">
+        <v>7325</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="H21" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
-      <c r="C22" t="s">
-        <v>48</v>
+      <c r="C22">
+        <v>7323</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="H22" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="H23" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="C24" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="F24" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G24" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="H24" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="C25" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="F25" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="G25" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="H25" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C26" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="F26" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="G26" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="H26" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C27" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="F27" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="G27" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="H27" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="H28" t="s">
-        <v>13</v>
+        <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>8</v>
       </c>
       <c r="C29" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="H29" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="C30" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="F30" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="G30" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="H30" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>8</v>
+        <v>82</v>
       </c>
       <c r="C31" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="F31" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G31" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="H31" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="C32" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="F32" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="G32" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="H32" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>8</v>
       </c>
       <c r="C33" t="s">
+        <v>89</v>
+      </c>
+      <c r="D33" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" t="s">
         <v>71</v>
       </c>
-      <c r="D33" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C34" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="F34" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G34" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="H34" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C35" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="F35" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="G35" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H35" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C36" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="F36" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="G36" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H36" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C37" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="F37" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G37" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="H37" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>8</v>
       </c>
       <c r="C38" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="H38" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C39" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="F39" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G39" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="H39" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C40" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="F40" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="G40" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="H40" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>8</v>
       </c>
       <c r="C41" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="H41" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C42" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="F42" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="G42" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="H42" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C43" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="F43" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="G43" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="H43" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C44" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="F44" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="G44" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="H44" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C45" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
-        <v>110</v>
+        <v>26</v>
       </c>
       <c r="F45" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="G45" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="H45" t="s">
-        <v>112</v>
+        <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C46" t="s">
-        <v>113</v>
+        <v>25</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="F46" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="G46" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="H46" t="s">
-        <v>114</v>
+        <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>8</v>
+        <v>82</v>
       </c>
       <c r="C47" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="F47" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="G47" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="H47" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>8</v>
       </c>
       <c r="C48" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="H48" t="s">
-        <v>118</v>
+        <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>8</v>
       </c>
       <c r="C49" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="H49" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>8</v>
       </c>
       <c r="C50" t="s">
-        <v>87</v>
+        <v>125</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="H50" t="s">
-        <v>121</v>
+        <v>92</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>8</v>
       </c>
       <c r="C51" t="s">
-        <v>87</v>
+        <v>126</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="H51" t="s">
-        <v>121</v>
+        <v>92</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C52" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" t="s">
         <v>123</v>
       </c>
-      <c r="F52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H52" t="s">
-        <v>125</v>
+        <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>8</v>
       </c>
       <c r="C53" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="H53" t="s">
-        <v>127</v>
+        <v>92</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C54" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="F54" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="G54" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="H54" t="s">
-        <v>130</v>
+        <v>92</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C55" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="F55" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G55" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="H55" t="s">
-        <v>134</v>
+        <v>92</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C56" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="F56" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="G56" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="H56" t="s">
-        <v>138</v>
+        <v>92</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C57" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="F57" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G57" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="H57" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C58" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="F58" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G58" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="H58" t="s">
-        <v>146</v>
+        <v>92</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C59" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="F59" t="s">
-        <v>149</v>
+        <v>11</v>
       </c>
       <c r="G59" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="H59" t="s">
-        <v>150</v>
+        <v>92</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C60" t="s">
+        <v>135</v>
+      </c>
+      <c r="D60" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" t="s">
+        <v>123</v>
+      </c>
+      <c r="H60" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C61" t="s">
-        <v>153</v>
+        <v>136</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="F61" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="G61" t="s">
-        <v>74</v>
+        <v>123</v>
       </c>
       <c r="H61" t="s">
-        <v>156</v>
+        <v>92</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>8</v>
       </c>
       <c r="C62" t="s">
+        <v>137</v>
+      </c>
+      <c r="D62" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" t="s">
+        <v>123</v>
+      </c>
+      <c r="H62" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C63" t="s">
+        <v>138</v>
+      </c>
+      <c r="D63" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" t="s">
+        <v>123</v>
+      </c>
+      <c r="H63" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C64" t="s">
+        <v>139</v>
+      </c>
+      <c r="D64" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" t="s">
+        <v>123</v>
+      </c>
+      <c r="H64" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>8</v>
       </c>
       <c r="C65" t="s">
+        <v>140</v>
+      </c>
+      <c r="D65" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" t="s">
+        <v>123</v>
+      </c>
+      <c r="H65" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C66" t="s">
+        <v>141</v>
+      </c>
+      <c r="D66" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" t="s">
+        <v>123</v>
+      </c>
+      <c r="H66" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C67" t="s">
+        <v>142</v>
+      </c>
+      <c r="D67" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" t="s">
+        <v>123</v>
+      </c>
+      <c r="H67" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C68" t="s">
+        <v>143</v>
+      </c>
+      <c r="D68" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" t="s">
+        <v>123</v>
+      </c>
+      <c r="H68" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C69" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="F69" t="s">
-        <v>84</v>
+        <v>146</v>
       </c>
       <c r="G69" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="H69" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C70" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="F70" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="G70" t="s">
-        <v>110</v>
+        <v>151</v>
       </c>
       <c r="H70" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C71" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D71" t="s">
         <v>10</v>
       </c>
       <c r="E71" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="F71" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="G71" t="s">
-        <v>110</v>
+        <v>151</v>
       </c>
       <c r="H71" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C72" t="s">
         <v>157</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>158</v>
       </c>
       <c r="F72" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="G72" t="s">
-        <v>110</v>
+        <v>151</v>
       </c>
       <c r="H72" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C73" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="F73" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="G73" t="s">
-        <v>110</v>
+        <v>151</v>
       </c>
       <c r="H73" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C74" t="s">
-        <v>92</v>
+        <v>163</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
+        <v>164</v>
+      </c>
+      <c r="F74" t="s">
+        <v>165</v>
+      </c>
+      <c r="G74" t="s">
         <v>151</v>
       </c>
-      <c r="F74" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H74" t="s">
-        <v>93</v>
+        <v>166</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C75" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="F75" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="G75" t="s">
-        <v>110</v>
+        <v>170</v>
       </c>
       <c r="H75" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C76" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="F76" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G76" t="s">
-        <v>140</v>
+        <v>170</v>
       </c>
       <c r="H76" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C77" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
       <c r="E77" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="F77" t="s">
-        <v>166</v>
+        <v>11</v>
       </c>
       <c r="G77" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="H77" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C78" t="s">
-        <v>90</v>
+        <v>176</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
       <c r="E78" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="F78" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G78" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="H78" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C79" t="s">
-        <v>90</v>
+        <v>178</v>
       </c>
       <c r="D79" t="s">
         <v>10</v>
       </c>
       <c r="E79" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="F79" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G79" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="H79" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C80" t="s">
-        <v>117</v>
+        <v>180</v>
       </c>
       <c r="D80" t="s">
         <v>10</v>
       </c>
       <c r="E80" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F80" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="G80" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="H80" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C81" t="s">
-        <v>117</v>
+        <v>181</v>
       </c>
       <c r="D81" t="s">
         <v>10</v>
       </c>
       <c r="E81" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F81" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="G81" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="H81" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C82" t="s">
-        <v>90</v>
+        <v>183</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="F82" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G82" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="H82" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C83" t="s">
-        <v>117</v>
+        <v>185</v>
       </c>
       <c r="D83" t="s">
         <v>10</v>
       </c>
       <c r="E83" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F83" t="s">
-        <v>176</v>
+        <v>11</v>
       </c>
       <c r="G83" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="H83" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C84" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" t="s">
-        <v>178</v>
+        <v>11</v>
       </c>
       <c r="F84" t="s">
-        <v>179</v>
+        <v>11</v>
       </c>
       <c r="G84" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="H84" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C85" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="D85" t="s">
         <v>10</v>
       </c>
       <c r="E85" t="s">
-        <v>182</v>
+        <v>145</v>
       </c>
       <c r="F85" t="s">
-        <v>183</v>
+        <v>146</v>
       </c>
       <c r="G85" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="H85" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C86" t="s">
-        <v>87</v>
+        <v>191</v>
       </c>
       <c r="D86" t="s">
         <v>10</v>
       </c>
       <c r="E86" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="F86" t="s">
-        <v>186</v>
+        <v>11</v>
       </c>
       <c r="G86" t="s">
-        <v>140</v>
+        <v>192</v>
       </c>
       <c r="H86" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C87" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="D87" t="s">
         <v>10</v>
       </c>
       <c r="E87" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F87" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="G87" t="s">
-        <v>140</v>
+        <v>192</v>
       </c>
       <c r="H87" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C88" t="s">
+        <v>198</v>
+      </c>
+      <c r="D88" t="s">
+        <v>10</v>
+      </c>
+      <c r="E88" t="s">
+        <v>158</v>
+      </c>
+      <c r="F88" t="s">
+        <v>199</v>
+      </c>
+      <c r="G88" t="s">
         <v>192</v>
       </c>
-      <c r="D88" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H88" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C89" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
-        <v>195</v>
+        <v>158</v>
       </c>
       <c r="F89" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="G89" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="H89" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C90" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
-        <v>198</v>
+        <v>158</v>
       </c>
       <c r="F90" t="s">
         <v>199</v>
       </c>
       <c r="G90" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="H90" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C91" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
-        <v>195</v>
+        <v>158</v>
       </c>
       <c r="F91" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="G91" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="H91" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C92" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" t="s">
-        <v>203</v>
+        <v>158</v>
       </c>
       <c r="F92" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="G92" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="H92" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C93" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="D93" t="s">
         <v>10</v>
       </c>
       <c r="E93" t="s">
-        <v>198</v>
+        <v>158</v>
       </c>
       <c r="F93" t="s">
         <v>199</v>
       </c>
       <c r="G93" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="H93" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C94" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="D94" t="s">
         <v>10</v>
       </c>
       <c r="E94" t="s">
-        <v>198</v>
+        <v>11</v>
       </c>
       <c r="F94" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="G94" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="H94" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C95" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="D95" t="s">
         <v>10</v>
       </c>
       <c r="E95" t="s">
-        <v>198</v>
+        <v>11</v>
       </c>
       <c r="F95" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="G95" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="H95" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C96" t="s">
-        <v>92</v>
+        <v>214</v>
       </c>
       <c r="D96" t="s">
         <v>10</v>
       </c>
       <c r="E96" t="s">
-        <v>151</v>
+        <v>11</v>
       </c>
       <c r="F96" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="G96" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="H96" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C97" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="D97" t="s">
         <v>10</v>
       </c>
       <c r="E97" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="F97" t="s">
-        <v>199</v>
+        <v>218</v>
       </c>
       <c r="G97" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="H97" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>8</v>
+      </c>
+      <c r="C98">
+        <v>5178</v>
       </c>
       <c r="D98" t="s">
         <v>10</v>
       </c>
       <c r="E98" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F98" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="G98" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="H98" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C99" t="s">
-        <v>197</v>
+        <v>221</v>
       </c>
       <c r="D99" t="s">
         <v>10</v>
       </c>
       <c r="E99" t="s">
-        <v>198</v>
+        <v>79</v>
       </c>
       <c r="F99" t="s">
-        <v>199</v>
+        <v>222</v>
       </c>
       <c r="G99" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="H99" t="s">
-        <v>200</v>
+        <v>223</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C100" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="D100" t="s">
         <v>10</v>
       </c>
       <c r="E100" t="s">
-        <v>165</v>
+        <v>84</v>
       </c>
       <c r="F100" t="s">
-        <v>166</v>
+        <v>85</v>
       </c>
       <c r="G100" t="s">
-        <v>165</v>
+        <v>145</v>
       </c>
       <c r="H100" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C101" t="s">
-        <v>194</v>
+        <v>226</v>
       </c>
       <c r="D101" t="s">
         <v>10</v>
       </c>
       <c r="E101" t="s">
-        <v>195</v>
+        <v>84</v>
       </c>
       <c r="F101" t="s">
-        <v>169</v>
+        <v>85</v>
       </c>
       <c r="G101" t="s">
-        <v>165</v>
+        <v>145</v>
       </c>
       <c r="H101" t="s">
-        <v>196</v>
+        <v>227</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="C102" t="s">
-        <v>210</v>
+        <v>228</v>
       </c>
       <c r="D102" t="s">
         <v>10</v>
       </c>
       <c r="E102" t="s">
-        <v>58</v>
+        <v>84</v>
       </c>
       <c r="F102" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="G102" t="s">
-        <v>58</v>
+        <v>145</v>
       </c>
       <c r="H102" t="s">
-        <v>211</v>
+        <v>229</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C103" t="s">
-        <v>212</v>
+        <v>230</v>
       </c>
       <c r="D103" t="s">
         <v>10</v>
       </c>
       <c r="E103" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="F103" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="G103" t="s">
-        <v>58</v>
+        <v>145</v>
       </c>
       <c r="H103" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C104" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="D104" t="s">
         <v>10</v>
       </c>
       <c r="E104" t="s">
-        <v>217</v>
+        <v>84</v>
       </c>
       <c r="F104" t="s">
-        <v>218</v>
+        <v>85</v>
       </c>
       <c r="G104" t="s">
-        <v>58</v>
+        <v>145</v>
       </c>
       <c r="H104" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C105" t="s">
-        <v>157</v>
+        <v>234</v>
       </c>
       <c r="D105" t="s">
         <v>10</v>
       </c>
       <c r="E105" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="F105" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="G105" t="s">
-        <v>58</v>
+        <v>145</v>
       </c>
       <c r="H105" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C106" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="D106" t="s">
         <v>10</v>
       </c>
       <c r="E106" t="s">
-        <v>222</v>
+        <v>11</v>
       </c>
       <c r="F106" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
       <c r="G106" t="s">
-        <v>58</v>
+        <v>145</v>
       </c>
       <c r="H106" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C107" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="D107" t="s">
         <v>10</v>
       </c>
       <c r="E107" t="s">
-        <v>226</v>
+        <v>11</v>
       </c>
       <c r="F107" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="G107" t="s">
-        <v>58</v>
+        <v>145</v>
       </c>
       <c r="H107" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C108" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="D108" t="s">
         <v>10</v>
       </c>
       <c r="E108" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="F108" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G108" t="s">
-        <v>58</v>
+        <v>145</v>
       </c>
       <c r="H108" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C109" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="D109" t="s">
         <v>10</v>
       </c>
       <c r="E109" t="s">
-        <v>233</v>
+        <v>112</v>
       </c>
       <c r="F109" t="s">
-        <v>234</v>
+        <v>113</v>
       </c>
       <c r="G109" t="s">
-        <v>58</v>
+        <v>145</v>
       </c>
       <c r="H109" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C110" t="s">
-        <v>57</v>
+        <v>241</v>
       </c>
       <c r="D110" t="s">
         <v>10</v>
       </c>
       <c r="E110" t="s">
-        <v>236</v>
+        <v>112</v>
       </c>
       <c r="F110" t="s">
-        <v>237</v>
+        <v>113</v>
       </c>
       <c r="G110" t="s">
-        <v>58</v>
+        <v>145</v>
       </c>
       <c r="H110" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C111" t="s">
-        <v>177</v>
+        <v>244</v>
       </c>
       <c r="D111" t="s">
         <v>10</v>
       </c>
       <c r="E111" t="s">
-        <v>178</v>
+        <v>11</v>
       </c>
       <c r="F111" t="s">
-        <v>179</v>
+        <v>11</v>
       </c>
       <c r="G111" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="H111" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C112" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="D112" t="s">
         <v>10</v>
       </c>
       <c r="E112" t="s">
-        <v>240</v>
+        <v>11</v>
       </c>
       <c r="F112" t="s">
-        <v>241</v>
+        <v>11</v>
       </c>
       <c r="G112" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="H112" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C113" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D113" t="s">
         <v>10</v>
       </c>
       <c r="E113" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="F113" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="G113" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H113" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C114" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D114" t="s">
         <v>10</v>
       </c>
       <c r="E114" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="F114" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G114" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H114" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C115" t="s">
-        <v>117</v>
+        <v>250</v>
       </c>
       <c r="D115" t="s">
         <v>10</v>
       </c>
       <c r="E115" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F115" t="s">
-        <v>249</v>
+        <v>11</v>
       </c>
       <c r="G115" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H115" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C116" t="s">
-        <v>216</v>
+        <v>252</v>
       </c>
       <c r="D116" t="s">
         <v>10</v>
       </c>
       <c r="E116" t="s">
-        <v>217</v>
+        <v>11</v>
       </c>
       <c r="F116" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G116" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H116" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C117" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D117" t="s">
         <v>10</v>
       </c>
       <c r="E117" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F117" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="G117" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H117" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C118" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D118" t="s">
         <v>10</v>
       </c>
       <c r="E118" t="s">
-        <v>217</v>
+        <v>11</v>
       </c>
       <c r="F118" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G118" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H118" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C119" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="D119" t="s">
         <v>10</v>
       </c>
       <c r="E119" t="s">
-        <v>240</v>
+        <v>112</v>
       </c>
       <c r="F119" t="s">
-        <v>241</v>
+        <v>113</v>
       </c>
       <c r="G119" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H119" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C120" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="D120" t="s">
         <v>10</v>
       </c>
       <c r="E120" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="F120" t="s">
-        <v>35</v>
+        <v>113</v>
       </c>
       <c r="G120" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H120" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C121" t="s">
+        <v>241</v>
+      </c>
+      <c r="D121" t="s">
+        <v>10</v>
+      </c>
+      <c r="E121" t="s">
         <v>262</v>
       </c>
-      <c r="D121" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F121" t="s">
-        <v>264</v>
+        <v>113</v>
       </c>
       <c r="G121" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H121" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C122" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="D122" t="s">
         <v>10</v>
       </c>
       <c r="E122" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="F122" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G122" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H122" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C123" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
       <c r="D123" t="s">
         <v>10</v>
       </c>
       <c r="E123" t="s">
-        <v>270</v>
+        <v>112</v>
       </c>
       <c r="F123" t="s">
-        <v>271</v>
+        <v>113</v>
       </c>
       <c r="G123" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H123" t="s">
-        <v>272</v>
+        <v>114</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C124" t="s">
-        <v>273</v>
+        <v>241</v>
       </c>
       <c r="D124" t="s">
         <v>10</v>
       </c>
       <c r="E124" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="F124" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="G124" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H124" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C125" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="D125" t="s">
         <v>10</v>
       </c>
       <c r="E125" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="F125" t="s">
-        <v>278</v>
+        <v>11</v>
       </c>
       <c r="G125" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H125" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C126" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D126" t="s">
         <v>10</v>
       </c>
       <c r="E126" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="F126" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G126" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H126" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C127" t="s">
-        <v>194</v>
+        <v>271</v>
       </c>
       <c r="D127" t="s">
         <v>10</v>
       </c>
       <c r="E127" t="s">
-        <v>280</v>
+        <v>11</v>
       </c>
       <c r="F127" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="G127" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H127" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C128" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="D128" t="s">
         <v>10</v>
       </c>
       <c r="E128" t="s">
-        <v>233</v>
+        <v>274</v>
       </c>
       <c r="F128" t="s">
-        <v>234</v>
+        <v>275</v>
       </c>
       <c r="G128" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H128" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C129" t="s">
-        <v>157</v>
+        <v>277</v>
       </c>
       <c r="D129" t="s">
         <v>10</v>
       </c>
       <c r="E129" t="s">
-        <v>158</v>
+        <v>278</v>
       </c>
       <c r="F129" t="s">
-        <v>160</v>
+        <v>279</v>
       </c>
       <c r="G129" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H129" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C130" t="s">
-        <v>246</v>
+        <v>281</v>
       </c>
       <c r="D130" t="s">
         <v>10</v>
       </c>
       <c r="E130" t="s">
-        <v>286</v>
+        <v>11</v>
       </c>
       <c r="F130" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="G130" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H130" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C131" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="D131" t="s">
         <v>10</v>
       </c>
       <c r="E131" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="F131" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G131" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H131" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C132" t="s">
-        <v>258</v>
+        <v>284</v>
       </c>
       <c r="D132" t="s">
         <v>10</v>
       </c>
       <c r="E132" t="s">
-        <v>240</v>
+        <v>11</v>
       </c>
       <c r="F132" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="G132" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H132" t="s">
-        <v>290</v>
+        <v>272</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C133" t="s">
-        <v>246</v>
+        <v>285</v>
       </c>
       <c r="D133" t="s">
         <v>10</v>
       </c>
       <c r="E133" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="F133" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G133" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H133" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C134" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D134" t="s">
         <v>10</v>
       </c>
       <c r="E134" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="F134" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="G134" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H134" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C135" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="D135" t="s">
         <v>10</v>
       </c>
       <c r="E135" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="F135" t="s">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="G135" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H135" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C136" t="s">
-        <v>253</v>
+        <v>295</v>
       </c>
       <c r="D136" t="s">
         <v>10</v>
       </c>
       <c r="E136" t="s">
+        <v>296</v>
+      </c>
+      <c r="F136" t="s">
+        <v>192</v>
+      </c>
+      <c r="G136" t="s">
+        <v>62</v>
+      </c>
+      <c r="H136" t="s">
         <v>297</v>
-      </c>
-[...7 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C137" t="s">
-        <v>243</v>
+        <v>298</v>
       </c>
       <c r="D137" t="s">
         <v>10</v>
       </c>
       <c r="E137" t="s">
-        <v>244</v>
+        <v>299</v>
       </c>
       <c r="F137" t="s">
-        <v>189</v>
+        <v>288</v>
       </c>
       <c r="G137" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H137" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C138" t="s">
-        <v>256</v>
+        <v>301</v>
       </c>
       <c r="D138" t="s">
         <v>10</v>
       </c>
       <c r="E138" t="s">
-        <v>217</v>
+        <v>302</v>
       </c>
       <c r="F138" t="s">
-        <v>251</v>
+        <v>303</v>
       </c>
       <c r="G138" t="s">
-        <v>95</v>
+        <v>255</v>
       </c>
       <c r="H138" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C139" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D139" t="s">
         <v>10</v>
       </c>
       <c r="E139" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="F139" t="s">
-        <v>96</v>
+        <v>307</v>
       </c>
       <c r="G139" t="s">
-        <v>303</v>
+        <v>255</v>
       </c>
       <c r="H139" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C140" t="s">
-        <v>216</v>
+        <v>309</v>
       </c>
       <c r="D140" t="s">
         <v>10</v>
       </c>
       <c r="E140" t="s">
-        <v>217</v>
+        <v>310</v>
       </c>
       <c r="F140" t="s">
-        <v>218</v>
+        <v>19</v>
       </c>
       <c r="G140" t="s">
-        <v>303</v>
+        <v>255</v>
       </c>
       <c r="H140" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C141" t="s">
-        <v>92</v>
+        <v>309</v>
       </c>
       <c r="D141" t="s">
         <v>10</v>
       </c>
       <c r="E141" t="s">
-        <v>151</v>
+        <v>310</v>
       </c>
       <c r="F141" t="s">
-        <v>152</v>
+        <v>19</v>
       </c>
       <c r="G141" t="s">
-        <v>303</v>
+        <v>255</v>
       </c>
       <c r="H141" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C142" t="s">
-        <v>92</v>
+        <v>312</v>
       </c>
       <c r="D142" t="s">
         <v>10</v>
       </c>
       <c r="E142" t="s">
-        <v>151</v>
+        <v>306</v>
       </c>
       <c r="F142" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="G142" t="s">
-        <v>303</v>
+        <v>255</v>
       </c>
       <c r="H142" t="s">
-        <v>206</v>
+        <v>313</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C143" t="s">
-        <v>225</v>
+        <v>314</v>
       </c>
       <c r="D143" t="s">
         <v>10</v>
       </c>
       <c r="E143" t="s">
-        <v>226</v>
+        <v>11</v>
       </c>
       <c r="F143" t="s">
-        <v>307</v>
+        <v>11</v>
       </c>
       <c r="G143" t="s">
-        <v>303</v>
+        <v>255</v>
       </c>
       <c r="H143" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C144" t="s">
-        <v>225</v>
+        <v>316</v>
       </c>
       <c r="D144" t="s">
         <v>10</v>
       </c>
       <c r="E144" t="s">
-        <v>226</v>
+        <v>11</v>
       </c>
       <c r="F144" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="G144" t="s">
-        <v>303</v>
+        <v>255</v>
       </c>
       <c r="H144" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C145" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="D145" t="s">
         <v>10</v>
       </c>
       <c r="E145" t="s">
-        <v>311</v>
+        <v>11</v>
       </c>
       <c r="F145" t="s">
-        <v>312</v>
+        <v>11</v>
       </c>
       <c r="G145" t="s">
-        <v>303</v>
+        <v>255</v>
       </c>
       <c r="H145" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C146" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="D146" t="s">
         <v>10</v>
       </c>
       <c r="E146" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="F146" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G146" t="s">
-        <v>315</v>
+        <v>255</v>
       </c>
       <c r="H146" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C147" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="D147" t="s">
         <v>10</v>
       </c>
       <c r="E147" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="F147" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="G147" t="s">
-        <v>315</v>
+        <v>255</v>
       </c>
       <c r="H147" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C148" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="D148" t="s">
         <v>10</v>
       </c>
       <c r="E148" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="F148" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="G148" t="s">
-        <v>315</v>
+        <v>255</v>
       </c>
       <c r="H148" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C149" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="D149" t="s">
         <v>10</v>
       </c>
       <c r="E149" t="s">
-        <v>323</v>
+        <v>11</v>
       </c>
       <c r="F149" t="s">
-        <v>324</v>
+        <v>11</v>
       </c>
       <c r="G149" t="s">
-        <v>315</v>
+        <v>255</v>
       </c>
       <c r="H149" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C150" t="s">
-        <v>326</v>
+        <v>241</v>
       </c>
       <c r="D150" t="s">
         <v>10</v>
       </c>
       <c r="E150" t="s">
+        <v>11</v>
+      </c>
+      <c r="F150" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" t="s">
+        <v>255</v>
+      </c>
+      <c r="H150" t="s">
         <v>327</v>
-      </c>
-[...7 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C151" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="D151" t="s">
         <v>10</v>
       </c>
       <c r="E151" t="s">
-        <v>331</v>
+        <v>11</v>
       </c>
       <c r="F151" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="G151" t="s">
-        <v>315</v>
+        <v>255</v>
       </c>
       <c r="H151" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C152" t="s">
-        <v>157</v>
+        <v>329</v>
       </c>
       <c r="D152" t="s">
         <v>10</v>
       </c>
       <c r="E152" t="s">
-        <v>158</v>
+        <v>330</v>
       </c>
       <c r="F152" t="s">
-        <v>84</v>
+        <v>331</v>
       </c>
       <c r="G152" t="s">
-        <v>315</v>
+        <v>255</v>
       </c>
       <c r="H152" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C153" t="s">
+        <v>333</v>
+      </c>
+      <c r="D153" t="s">
+        <v>10</v>
+      </c>
+      <c r="E153" t="s">
+        <v>11</v>
+      </c>
+      <c r="F153" t="s">
+        <v>11</v>
+      </c>
+      <c r="G153" t="s">
         <v>334</v>
       </c>
-      <c r="D153" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H153" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C154" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D154" t="s">
         <v>10</v>
       </c>
       <c r="E154" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="F154" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="G154" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="H154" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C155" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="D155" t="s">
         <v>10</v>
       </c>
       <c r="E155" t="s">
-        <v>331</v>
+        <v>11</v>
       </c>
       <c r="F155" t="s">
-        <v>338</v>
+        <v>11</v>
       </c>
       <c r="G155" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="H155" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C156" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="D156" t="s">
         <v>10</v>
       </c>
       <c r="E156" t="s">
-        <v>323</v>
+        <v>11</v>
       </c>
       <c r="F156" t="s">
-        <v>324</v>
+        <v>11</v>
       </c>
       <c r="G156" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="H156" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C157" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D157" t="s">
         <v>10</v>
       </c>
       <c r="E157" t="s">
-        <v>343</v>
+        <v>11</v>
       </c>
       <c r="F157" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="G157" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="H157" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C158" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="D158" t="s">
         <v>10</v>
       </c>
       <c r="E158" t="s">
-        <v>323</v>
+        <v>11</v>
       </c>
       <c r="F158" t="s">
-        <v>324</v>
+        <v>11</v>
       </c>
       <c r="G158" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="H158" t="s">
-        <v>325</v>
+        <v>341</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C159" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="D159" t="s">
         <v>10</v>
       </c>
       <c r="E159" t="s">
-        <v>347</v>
+        <v>11</v>
       </c>
       <c r="F159" t="s">
-        <v>348</v>
+        <v>11</v>
       </c>
       <c r="G159" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="H159" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C160" t="s">
-        <v>330</v>
+        <v>344</v>
       </c>
       <c r="D160" t="s">
         <v>10</v>
       </c>
       <c r="E160" t="s">
-        <v>331</v>
+        <v>11</v>
       </c>
       <c r="F160" t="s">
-        <v>338</v>
+        <v>11</v>
       </c>
       <c r="G160" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="H160" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C161" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="D161" t="s">
         <v>10</v>
       </c>
       <c r="E161" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="F161" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="G161" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="H161" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C162" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="D162" t="s">
         <v>10</v>
       </c>
       <c r="E162" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="F162" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="G162" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="H162" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C163" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="D163" t="s">
         <v>10</v>
       </c>
       <c r="E163" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="F163" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="G163" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="H163" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C164" t="s">
-        <v>356</v>
+        <v>17</v>
       </c>
       <c r="D164" t="s">
         <v>10</v>
       </c>
       <c r="E164" t="s">
-        <v>315</v>
+        <v>79</v>
       </c>
       <c r="F164" t="s">
-        <v>318</v>
+        <v>222</v>
       </c>
       <c r="G164" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="H164" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C165" t="s">
-        <v>117</v>
+        <v>352</v>
       </c>
       <c r="D165" t="s">
         <v>10</v>
       </c>
       <c r="E165" t="s">
-        <v>358</v>
+        <v>11</v>
       </c>
       <c r="F165" t="s">
-        <v>359</v>
+        <v>11</v>
       </c>
       <c r="G165" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="H165" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C166" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="D166" t="s">
         <v>10</v>
       </c>
       <c r="E166" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="F166" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="G166" t="s">
-        <v>274</v>
+        <v>334</v>
       </c>
       <c r="H166" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C167" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="D167" t="s">
         <v>10</v>
       </c>
       <c r="E167" t="s">
-        <v>364</v>
+        <v>11</v>
       </c>
       <c r="F167" t="s">
-        <v>365</v>
+        <v>11</v>
       </c>
       <c r="G167" t="s">
-        <v>274</v>
+        <v>334</v>
       </c>
       <c r="H167" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C168" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="D168" t="s">
         <v>10</v>
       </c>
       <c r="E168" t="s">
-        <v>368</v>
+        <v>11</v>
       </c>
       <c r="F168" t="s">
-        <v>369</v>
+        <v>11</v>
       </c>
       <c r="G168" t="s">
-        <v>274</v>
+        <v>334</v>
       </c>
       <c r="H168" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C169" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="D169" t="s">
         <v>10</v>
       </c>
       <c r="E169" t="s">
-        <v>372</v>
+        <v>62</v>
       </c>
       <c r="F169" t="s">
-        <v>373</v>
+        <v>256</v>
       </c>
       <c r="G169" t="s">
-        <v>274</v>
+        <v>334</v>
       </c>
       <c r="H169" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C170" t="s">
-        <v>375</v>
+        <v>362</v>
       </c>
       <c r="D170" t="s">
         <v>10</v>
       </c>
       <c r="E170" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="F170" t="s">
-        <v>377</v>
+        <v>364</v>
       </c>
       <c r="G170" t="s">
-        <v>274</v>
+        <v>334</v>
       </c>
       <c r="H170" t="s">
-        <v>378</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C171" t="s">
-        <v>379</v>
+        <v>366</v>
       </c>
       <c r="D171" t="s">
         <v>10</v>
       </c>
       <c r="E171" t="s">
-        <v>136</v>
+        <v>367</v>
       </c>
       <c r="F171" t="s">
-        <v>137</v>
+        <v>368</v>
       </c>
       <c r="G171" t="s">
-        <v>274</v>
+        <v>334</v>
       </c>
       <c r="H171" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C172" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="D172" t="s">
         <v>10</v>
       </c>
       <c r="E172" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="F172" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="G172" t="s">
-        <v>136</v>
+        <v>334</v>
       </c>
       <c r="H172" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C173" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
       <c r="D173" t="s">
         <v>10</v>
       </c>
       <c r="E173" t="s">
-        <v>384</v>
+        <v>11</v>
       </c>
       <c r="F173" t="s">
-        <v>385</v>
+        <v>11</v>
       </c>
       <c r="G173" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H173" t="s">
-        <v>386</v>
+        <v>373</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C174" t="s">
-        <v>387</v>
+        <v>374</v>
       </c>
       <c r="D174" t="s">
         <v>10</v>
       </c>
       <c r="E174" t="s">
-        <v>388</v>
+        <v>84</v>
       </c>
       <c r="F174" t="s">
-        <v>389</v>
+        <v>85</v>
       </c>
       <c r="G174" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H174" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C175" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="D175" t="s">
         <v>10</v>
       </c>
       <c r="E175" t="s">
-        <v>392</v>
+        <v>11</v>
       </c>
       <c r="F175" t="s">
-        <v>393</v>
+        <v>11</v>
       </c>
       <c r="G175" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H175" t="s">
-        <v>394</v>
+        <v>373</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C176" t="s">
-        <v>117</v>
+        <v>377</v>
       </c>
       <c r="D176" t="s">
         <v>10</v>
       </c>
       <c r="E176" t="s">
-        <v>172</v>
+        <v>378</v>
       </c>
       <c r="F176" t="s">
-        <v>395</v>
+        <v>379</v>
       </c>
       <c r="G176" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H176" t="s">
-        <v>396</v>
+        <v>380</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C177" t="s">
-        <v>397</v>
+        <v>381</v>
       </c>
       <c r="D177" t="s">
         <v>10</v>
       </c>
       <c r="E177" t="s">
-        <v>398</v>
+        <v>11</v>
       </c>
       <c r="F177" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G177" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H177" t="s">
-        <v>400</v>
+        <v>373</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C178" t="s">
-        <v>117</v>
+        <v>382</v>
       </c>
       <c r="D178" t="s">
         <v>10</v>
       </c>
       <c r="E178" t="s">
-        <v>401</v>
+        <v>11</v>
       </c>
       <c r="F178" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G178" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H178" t="s">
-        <v>396</v>
+        <v>383</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C179" t="s">
-        <v>212</v>
+        <v>384</v>
       </c>
       <c r="D179" t="s">
         <v>10</v>
       </c>
       <c r="E179" t="s">
-        <v>403</v>
+        <v>11</v>
       </c>
       <c r="F179" t="s">
-        <v>404</v>
+        <v>11</v>
       </c>
       <c r="G179" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H179" t="s">
-        <v>405</v>
+        <v>383</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C180" t="s">
-        <v>57</v>
+        <v>385</v>
       </c>
       <c r="D180" t="s">
         <v>10</v>
       </c>
       <c r="E180" t="s">
-        <v>406</v>
+        <v>11</v>
       </c>
       <c r="F180" t="s">
-        <v>407</v>
+        <v>11</v>
       </c>
       <c r="G180" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H180" t="s">
-        <v>408</v>
+        <v>383</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C181" t="s">
-        <v>409</v>
+        <v>386</v>
       </c>
       <c r="D181" t="s">
         <v>10</v>
       </c>
       <c r="E181" t="s">
-        <v>410</v>
+        <v>11</v>
       </c>
       <c r="F181" t="s">
-        <v>411</v>
+        <v>11</v>
       </c>
       <c r="G181" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H181" t="s">
-        <v>412</v>
+        <v>387</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C182" t="s">
-        <v>258</v>
+        <v>388</v>
       </c>
       <c r="D182" t="s">
         <v>10</v>
       </c>
       <c r="E182" t="s">
-        <v>240</v>
+        <v>11</v>
       </c>
       <c r="F182" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="G182" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H182" t="s">
-        <v>413</v>
+        <v>389</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C183" t="s">
-        <v>414</v>
+        <v>390</v>
       </c>
       <c r="D183" t="s">
         <v>10</v>
       </c>
       <c r="E183" t="s">
-        <v>415</v>
+        <v>84</v>
       </c>
       <c r="F183" t="s">
-        <v>416</v>
+        <v>85</v>
       </c>
       <c r="G183" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H183" t="s">
-        <v>417</v>
+        <v>391</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C184" t="s">
-        <v>256</v>
+        <v>392</v>
       </c>
       <c r="D184" t="s">
         <v>10</v>
       </c>
       <c r="E184" t="s">
-        <v>217</v>
+        <v>11</v>
       </c>
       <c r="F184" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G184" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H184" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C185" t="s">
-        <v>258</v>
+        <v>394</v>
       </c>
       <c r="D185" t="s">
         <v>10</v>
       </c>
       <c r="E185" t="s">
-        <v>240</v>
+        <v>395</v>
       </c>
       <c r="F185" t="s">
-        <v>289</v>
+        <v>396</v>
       </c>
       <c r="G185" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H185" t="s">
-        <v>418</v>
+        <v>397</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C186" t="s">
-        <v>256</v>
+        <v>398</v>
       </c>
       <c r="D186" t="s">
         <v>10</v>
       </c>
       <c r="E186" t="s">
-        <v>419</v>
+        <v>11</v>
       </c>
       <c r="F186" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="G186" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H186" t="s">
-        <v>420</v>
+        <v>399</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C187" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="D187" t="s">
         <v>10</v>
       </c>
       <c r="E187" t="s">
-        <v>236</v>
+        <v>33</v>
       </c>
       <c r="F187" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="G187" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H187" t="s">
-        <v>422</v>
+        <v>402</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C188" t="s">
-        <v>57</v>
+        <v>403</v>
       </c>
       <c r="D188" t="s">
         <v>10</v>
       </c>
       <c r="E188" t="s">
-        <v>236</v>
+        <v>404</v>
       </c>
       <c r="F188" t="s">
-        <v>237</v>
+        <v>405</v>
       </c>
       <c r="G188" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H188" t="s">
-        <v>423</v>
+        <v>406</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C189" t="s">
-        <v>57</v>
+        <v>407</v>
       </c>
       <c r="D189" t="s">
         <v>10</v>
       </c>
       <c r="E189" t="s">
-        <v>236</v>
+        <v>11</v>
       </c>
       <c r="F189" t="s">
-        <v>237</v>
+        <v>11</v>
       </c>
       <c r="G189" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H189" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C190" t="s">
-        <v>383</v>
+        <v>409</v>
       </c>
       <c r="D190" t="s">
         <v>10</v>
       </c>
       <c r="E190" t="s">
-        <v>384</v>
+        <v>11</v>
       </c>
       <c r="F190" t="s">
-        <v>385</v>
+        <v>11</v>
       </c>
       <c r="G190" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H190" t="s">
-        <v>424</v>
+        <v>410</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C191" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="D191" t="s">
         <v>10</v>
       </c>
       <c r="E191" t="s">
-        <v>426</v>
+        <v>296</v>
       </c>
       <c r="F191" t="s">
-        <v>427</v>
+        <v>79</v>
       </c>
       <c r="G191" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H191" t="s">
-        <v>428</v>
+        <v>412</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C192" t="s">
-        <v>157</v>
+        <v>411</v>
       </c>
       <c r="D192" t="s">
         <v>10</v>
       </c>
       <c r="E192" t="s">
-        <v>158</v>
+        <v>296</v>
       </c>
       <c r="F192" t="s">
-        <v>160</v>
+        <v>79</v>
       </c>
       <c r="G192" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H192" t="s">
-        <v>429</v>
+        <v>412</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C193" t="s">
-        <v>157</v>
+        <v>411</v>
       </c>
       <c r="D193" t="s">
         <v>10</v>
       </c>
       <c r="E193" t="s">
-        <v>158</v>
+        <v>413</v>
       </c>
       <c r="F193" t="s">
-        <v>160</v>
+        <v>414</v>
       </c>
       <c r="G193" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H193" t="s">
-        <v>333</v>
+        <v>415</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C194" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="D194" t="s">
         <v>10</v>
       </c>
       <c r="E194" t="s">
-        <v>426</v>
+        <v>11</v>
       </c>
       <c r="F194" t="s">
-        <v>427</v>
+        <v>11</v>
       </c>
       <c r="G194" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H194" t="s">
-        <v>430</v>
+        <v>417</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C195" t="s">
-        <v>157</v>
+        <v>418</v>
       </c>
       <c r="D195" t="s">
         <v>10</v>
       </c>
       <c r="E195" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="F195" t="s">
-        <v>160</v>
+        <v>11</v>
       </c>
       <c r="G195" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H195" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C196" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="D196" t="s">
         <v>10</v>
       </c>
       <c r="E196" t="s">
-        <v>426</v>
+        <v>11</v>
       </c>
       <c r="F196" t="s">
-        <v>427</v>
+        <v>11</v>
       </c>
       <c r="G196" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H196" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C197" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="D197" t="s">
         <v>10</v>
       </c>
       <c r="E197" t="s">
-        <v>426</v>
+        <v>296</v>
       </c>
       <c r="F197" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="G197" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H197" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>8</v>
+      </c>
+      <c r="C198">
+        <v>4902</v>
       </c>
       <c r="D198" t="s">
         <v>10</v>
       </c>
       <c r="E198" t="s">
-        <v>433</v>
+        <v>11</v>
       </c>
       <c r="F198" t="s">
-        <v>434</v>
+        <v>11</v>
       </c>
       <c r="G198" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="H198" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C199" t="s">
         <v>425</v>
       </c>
       <c r="D199" t="s">
         <v>10</v>
       </c>
       <c r="E199" t="s">
+        <v>11</v>
+      </c>
+      <c r="F199" t="s">
+        <v>11</v>
+      </c>
+      <c r="G199" t="s">
+        <v>115</v>
+      </c>
+      <c r="H199" t="s">
         <v>426</v>
-      </c>
-[...7 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C200" t="s">
-        <v>438</v>
+        <v>427</v>
       </c>
       <c r="D200" t="s">
         <v>10</v>
       </c>
       <c r="E200" t="s">
-        <v>297</v>
+        <v>11</v>
       </c>
       <c r="F200" t="s">
-        <v>298</v>
+        <v>11</v>
       </c>
       <c r="G200" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="H200" t="s">
-        <v>439</v>
+        <v>426</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C201" t="s">
-        <v>157</v>
+        <v>428</v>
       </c>
       <c r="D201" t="s">
         <v>10</v>
       </c>
       <c r="E201" t="s">
-        <v>440</v>
+        <v>119</v>
       </c>
       <c r="F201" t="s">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="G201" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="H201" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C202" t="s">
-        <v>157</v>
+        <v>430</v>
       </c>
       <c r="D202" t="s">
         <v>10</v>
       </c>
       <c r="E202" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="F202" t="s">
-        <v>440</v>
+        <v>11</v>
       </c>
       <c r="G202" t="s">
-        <v>368</v>
+        <v>115</v>
       </c>
       <c r="H202" t="s">
-        <v>442</v>
+        <v>431</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C203" t="s">
-        <v>443</v>
+        <v>432</v>
       </c>
       <c r="D203" t="s">
         <v>10</v>
       </c>
       <c r="E203" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F203" t="s">
-        <v>395</v>
+        <v>11</v>
       </c>
       <c r="G203" t="s">
-        <v>368</v>
+        <v>115</v>
       </c>
       <c r="H203" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C204" t="s">
-        <v>262</v>
+        <v>183</v>
       </c>
       <c r="D204" t="s">
         <v>10</v>
       </c>
       <c r="E204" t="s">
-        <v>263</v>
+        <v>11</v>
       </c>
       <c r="F204" t="s">
-        <v>445</v>
+        <v>11</v>
       </c>
       <c r="G204" t="s">
-        <v>368</v>
+        <v>115</v>
       </c>
       <c r="H204" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="C205" t="s">
-        <v>379</v>
+        <v>435</v>
       </c>
       <c r="D205" t="s">
         <v>10</v>
       </c>
       <c r="E205" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="F205" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="G205" t="s">
-        <v>368</v>
+        <v>115</v>
       </c>
       <c r="H205" t="s">
-        <v>448</v>
+        <v>434</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C206" t="s">
-        <v>449</v>
+        <v>436</v>
       </c>
       <c r="D206" t="s">
         <v>10</v>
       </c>
       <c r="E206" t="s">
-        <v>450</v>
+        <v>11</v>
       </c>
       <c r="F206" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="G206" t="s">
-        <v>368</v>
+        <v>115</v>
       </c>
       <c r="H206" t="s">
-        <v>452</v>
+        <v>433</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C207" t="s">
-        <v>221</v>
+        <v>437</v>
       </c>
       <c r="D207" t="s">
         <v>10</v>
       </c>
       <c r="E207" t="s">
-        <v>436</v>
+        <v>11</v>
       </c>
       <c r="F207" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G207" t="s">
-        <v>368</v>
+        <v>115</v>
       </c>
       <c r="H207" t="s">
-        <v>453</v>
+        <v>438</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C208" t="s">
-        <v>454</v>
+        <v>439</v>
       </c>
       <c r="D208" t="s">
         <v>10</v>
       </c>
       <c r="E208" t="s">
-        <v>455</v>
+        <v>11</v>
       </c>
       <c r="F208" t="s">
-        <v>456</v>
+        <v>11</v>
       </c>
       <c r="G208" t="s">
-        <v>368</v>
+        <v>115</v>
       </c>
       <c r="H208" t="s">
-        <v>457</v>
+        <v>440</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C209" t="s">
-        <v>117</v>
+        <v>441</v>
       </c>
       <c r="D209" t="s">
         <v>10</v>
       </c>
       <c r="E209" t="s">
-        <v>172</v>
+        <v>154</v>
       </c>
       <c r="F209" t="s">
-        <v>395</v>
+        <v>155</v>
       </c>
       <c r="G209" t="s">
-        <v>368</v>
+        <v>115</v>
       </c>
       <c r="H209" t="s">
-        <v>458</v>
+        <v>442</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C210" t="s">
-        <v>117</v>
+        <v>443</v>
       </c>
       <c r="D210" t="s">
         <v>10</v>
       </c>
       <c r="E210" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F210" t="s">
-        <v>395</v>
+        <v>11</v>
       </c>
       <c r="G210" t="s">
-        <v>368</v>
+        <v>158</v>
       </c>
       <c r="H210" t="s">
-        <v>459</v>
+        <v>444</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>108</v>
+        <v>445</v>
       </c>
       <c r="C211" t="s">
-        <v>117</v>
+        <v>446</v>
       </c>
       <c r="D211" t="s">
         <v>10</v>
       </c>
       <c r="E211" t="s">
-        <v>395</v>
+        <v>447</v>
       </c>
       <c r="F211" t="s">
-        <v>395</v>
+        <v>448</v>
       </c>
       <c r="G211" t="s">
-        <v>368</v>
+        <v>158</v>
       </c>
       <c r="H211" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C212" t="s">
-        <v>117</v>
+        <v>450</v>
       </c>
       <c r="D212" t="s">
         <v>10</v>
       </c>
       <c r="E212" t="s">
-        <v>172</v>
+        <v>451</v>
       </c>
       <c r="F212" t="s">
-        <v>395</v>
+        <v>452</v>
       </c>
       <c r="G212" t="s">
-        <v>368</v>
+        <v>158</v>
       </c>
       <c r="H212" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C213" t="s">
-        <v>461</v>
+        <v>29</v>
       </c>
       <c r="D213" t="s">
         <v>10</v>
       </c>
       <c r="E213" t="s">
-        <v>462</v>
+        <v>30</v>
       </c>
       <c r="F213" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="G213" t="s">
-        <v>233</v>
+        <v>158</v>
       </c>
       <c r="H213" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C214" t="s">
-        <v>465</v>
+        <v>403</v>
       </c>
       <c r="D214" t="s">
         <v>10</v>
       </c>
       <c r="E214" t="s">
-        <v>388</v>
+        <v>11</v>
       </c>
       <c r="F214" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G214" t="s">
-        <v>233</v>
+        <v>158</v>
       </c>
       <c r="H214" t="s">
-        <v>467</v>
+        <v>456</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C215" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="D215" t="s">
         <v>10</v>
       </c>
       <c r="E215" t="s">
-        <v>331</v>
+        <v>299</v>
       </c>
       <c r="F215" t="s">
-        <v>338</v>
+        <v>58</v>
       </c>
       <c r="G215" t="s">
-        <v>233</v>
+        <v>158</v>
       </c>
       <c r="H215" t="s">
-        <v>469</v>
+        <v>458</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C216" t="s">
-        <v>470</v>
+        <v>459</v>
       </c>
       <c r="D216" t="s">
         <v>10</v>
       </c>
       <c r="E216" t="s">
-        <v>471</v>
+        <v>115</v>
       </c>
       <c r="F216" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
       <c r="G216" t="s">
-        <v>233</v>
+        <v>158</v>
       </c>
       <c r="H216" t="s">
-        <v>473</v>
+        <v>461</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C217" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="D217" t="s">
         <v>10</v>
       </c>
       <c r="E217" t="s">
-        <v>474</v>
+        <v>463</v>
       </c>
       <c r="F217" t="s">
-        <v>475</v>
+        <v>422</v>
       </c>
       <c r="G217" t="s">
-        <v>233</v>
+        <v>158</v>
       </c>
       <c r="H217" t="s">
-        <v>476</v>
+        <v>464</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C218" t="s">
         <v>465</v>
       </c>
       <c r="D218" t="s">
         <v>10</v>
       </c>
       <c r="E218" t="s">
-        <v>474</v>
+        <v>158</v>
       </c>
       <c r="F218" t="s">
-        <v>475</v>
+        <v>199</v>
       </c>
       <c r="G218" t="s">
-        <v>233</v>
+        <v>158</v>
       </c>
       <c r="H218" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C219" t="s">
+        <v>21</v>
+      </c>
+      <c r="D219" t="s">
+        <v>10</v>
+      </c>
+      <c r="E219" t="s">
+        <v>467</v>
+      </c>
+      <c r="F219" t="s">
+        <v>414</v>
+      </c>
+      <c r="G219" t="s">
+        <v>158</v>
+      </c>
+      <c r="H219" t="s">
         <v>468</v>
-      </c>
-[...13 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C220" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="D220" t="s">
         <v>10</v>
       </c>
       <c r="E220" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="F220" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G220" t="s">
-        <v>233</v>
+        <v>164</v>
       </c>
       <c r="H220" t="s">
-        <v>481</v>
+        <v>470</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C221" t="s">
-        <v>202</v>
+        <v>471</v>
       </c>
       <c r="D221" t="s">
         <v>10</v>
       </c>
       <c r="E221" t="s">
-        <v>222</v>
+        <v>11</v>
       </c>
       <c r="F221" t="s">
-        <v>482</v>
+        <v>11</v>
       </c>
       <c r="G221" t="s">
-        <v>233</v>
+        <v>164</v>
       </c>
       <c r="H221" t="s">
-        <v>483</v>
+        <v>426</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>8</v>
+      </c>
+      <c r="C222">
+        <v>6650</v>
       </c>
       <c r="D222" t="s">
         <v>10</v>
       </c>
       <c r="E222" t="s">
-        <v>484</v>
+        <v>11</v>
       </c>
       <c r="F222" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="G222" t="s">
-        <v>376</v>
+        <v>164</v>
       </c>
       <c r="H222" t="s">
-        <v>485</v>
+        <v>426</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>8</v>
+      </c>
+      <c r="C223">
+        <v>6680</v>
       </c>
       <c r="D223" t="s">
         <v>10</v>
       </c>
       <c r="E223" t="s">
-        <v>151</v>
+        <v>11</v>
       </c>
       <c r="F223" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="G223" t="s">
-        <v>376</v>
+        <v>164</v>
       </c>
       <c r="H223" t="s">
-        <v>486</v>
+        <v>472</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>8</v>
+      </c>
+      <c r="C224">
+        <v>6685</v>
       </c>
       <c r="D224" t="s">
         <v>10</v>
       </c>
       <c r="E224" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="F224" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="G224" t="s">
-        <v>376</v>
+        <v>164</v>
       </c>
       <c r="H224" t="s">
-        <v>487</v>
+        <v>426</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>8</v>
+      </c>
+      <c r="C225">
+        <v>6684</v>
       </c>
       <c r="D225" t="s">
         <v>10</v>
       </c>
       <c r="E225" t="s">
-        <v>323</v>
+        <v>11</v>
       </c>
       <c r="F225" t="s">
-        <v>489</v>
+        <v>11</v>
       </c>
       <c r="G225" t="s">
-        <v>376</v>
+        <v>164</v>
       </c>
       <c r="H225" t="s">
-        <v>490</v>
+        <v>426</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>8</v>
+      </c>
+      <c r="C226">
+        <v>2133</v>
       </c>
       <c r="D226" t="s">
         <v>10</v>
       </c>
       <c r="E226" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="F226" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="G226" t="s">
-        <v>376</v>
+        <v>164</v>
       </c>
       <c r="H226" t="s">
-        <v>491</v>
+        <v>473</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>8</v>
+      </c>
+      <c r="C227">
+        <v>1928</v>
       </c>
       <c r="D227" t="s">
         <v>10</v>
       </c>
       <c r="E227" t="s">
-        <v>179</v>
+        <v>11</v>
       </c>
       <c r="F227" t="s">
-        <v>149</v>
+        <v>11</v>
       </c>
       <c r="G227" t="s">
-        <v>376</v>
+        <v>164</v>
       </c>
       <c r="H227" t="s">
-        <v>492</v>
+        <v>474</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>8</v>
+      </c>
+      <c r="C228">
+        <v>3923</v>
       </c>
       <c r="D228" t="s">
         <v>10</v>
       </c>
       <c r="E228" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F228" t="s">
-        <v>395</v>
+        <v>11</v>
       </c>
       <c r="G228" t="s">
-        <v>376</v>
+        <v>164</v>
       </c>
       <c r="H228" t="s">
-        <v>493</v>
+        <v>475</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>8</v>
+      </c>
+      <c r="C229">
+        <v>2582</v>
       </c>
       <c r="D229" t="s">
         <v>10</v>
       </c>
       <c r="E229" t="s">
-        <v>151</v>
+        <v>11</v>
       </c>
       <c r="F229" t="s">
-        <v>306</v>
+        <v>11</v>
       </c>
       <c r="G229" t="s">
-        <v>376</v>
+        <v>164</v>
       </c>
       <c r="H229" t="s">
-        <v>494</v>
+        <v>476</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C230" t="s">
-        <v>262</v>
+        <v>100</v>
       </c>
       <c r="D230" t="s">
         <v>10</v>
       </c>
       <c r="E230" t="s">
-        <v>263</v>
+        <v>101</v>
       </c>
       <c r="F230" t="s">
-        <v>445</v>
+        <v>104</v>
       </c>
       <c r="G230" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="H230" t="s">
-        <v>495</v>
+        <v>103</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C231" t="s">
-        <v>496</v>
+        <v>477</v>
       </c>
       <c r="D231" t="s">
         <v>10</v>
       </c>
       <c r="E231" t="s">
-        <v>384</v>
+        <v>101</v>
       </c>
       <c r="F231" t="s">
-        <v>497</v>
+        <v>104</v>
       </c>
       <c r="G231" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="H231" t="s">
-        <v>498</v>
+        <v>478</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C232" t="s">
-        <v>92</v>
+        <v>298</v>
       </c>
       <c r="D232" t="s">
         <v>10</v>
       </c>
       <c r="E232" t="s">
-        <v>151</v>
+        <v>299</v>
       </c>
       <c r="F232" t="s">
-        <v>152</v>
+        <v>288</v>
       </c>
       <c r="G232" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="H232" t="s">
-        <v>499</v>
+        <v>458</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C233" t="s">
-        <v>500</v>
+        <v>479</v>
       </c>
       <c r="D233" t="s">
         <v>10</v>
       </c>
       <c r="E233" t="s">
-        <v>195</v>
+        <v>33</v>
       </c>
       <c r="F233" t="s">
-        <v>501</v>
+        <v>22</v>
       </c>
       <c r="G233" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="H233" t="s">
-        <v>502</v>
+        <v>480</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>8</v>
+      </c>
+      <c r="C234">
+        <v>6969</v>
       </c>
       <c r="D234" t="s">
         <v>10</v>
       </c>
       <c r="E234" t="s">
-        <v>455</v>
+        <v>11</v>
       </c>
       <c r="F234" t="s">
-        <v>504</v>
+        <v>11</v>
       </c>
       <c r="G234" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="H234" t="s">
-        <v>505</v>
+        <v>481</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C235" t="s">
-        <v>470</v>
+        <v>482</v>
       </c>
       <c r="D235" t="s">
         <v>10</v>
       </c>
       <c r="E235" t="s">
-        <v>471</v>
+        <v>483</v>
       </c>
       <c r="F235" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="G235" t="s">
-        <v>267</v>
+        <v>164</v>
       </c>
       <c r="H235" t="s">
-        <v>506</v>
+        <v>485</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>8</v>
+      </c>
+      <c r="C236">
+        <v>6961</v>
       </c>
       <c r="D236" t="s">
         <v>10</v>
       </c>
       <c r="E236" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="F236" t="s">
-        <v>508</v>
+        <v>11</v>
       </c>
       <c r="G236" t="s">
-        <v>267</v>
+        <v>164</v>
       </c>
       <c r="H236" t="s">
-        <v>509</v>
+        <v>486</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C237" t="s">
-        <v>87</v>
+        <v>487</v>
       </c>
       <c r="D237" t="s">
         <v>10</v>
       </c>
       <c r="E237" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="F237" t="s">
-        <v>510</v>
+        <v>11</v>
       </c>
       <c r="G237" t="s">
-        <v>267</v>
+        <v>448</v>
       </c>
       <c r="H237" t="s">
-        <v>511</v>
+        <v>488</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>8</v>
+      </c>
+      <c r="C238">
+        <v>2012</v>
       </c>
       <c r="D238" t="s">
         <v>10</v>
       </c>
       <c r="E238" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="F238" t="s">
-        <v>472</v>
+        <v>11</v>
       </c>
       <c r="G238" t="s">
-        <v>267</v>
+        <v>448</v>
       </c>
       <c r="H238" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>8</v>
+      </c>
+      <c r="C239">
+        <v>6406</v>
       </c>
       <c r="D239" t="s">
         <v>10</v>
       </c>
       <c r="E239" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="F239" t="s">
-        <v>472</v>
+        <v>11</v>
       </c>
       <c r="G239" t="s">
-        <v>267</v>
+        <v>448</v>
       </c>
       <c r="H239" t="s">
-        <v>513</v>
+        <v>490</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>8</v>
+      </c>
+      <c r="C240">
+        <v>6402</v>
       </c>
       <c r="D240" t="s">
         <v>10</v>
       </c>
       <c r="E240" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="F240" t="s">
-        <v>516</v>
+        <v>11</v>
       </c>
       <c r="G240" t="s">
-        <v>267</v>
+        <v>448</v>
       </c>
       <c r="H240" t="s">
-        <v>517</v>
+        <v>491</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>8</v>
+      </c>
+      <c r="C241">
+        <v>6401</v>
       </c>
       <c r="D241" t="s">
         <v>10</v>
       </c>
       <c r="E241" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="F241" t="s">
-        <v>508</v>
+        <v>11</v>
       </c>
       <c r="G241" t="s">
-        <v>267</v>
+        <v>448</v>
       </c>
       <c r="H241" t="s">
-        <v>519</v>
+        <v>492</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>8</v>
+      </c>
+      <c r="C242">
+        <v>6400</v>
       </c>
       <c r="D242" t="s">
         <v>10</v>
       </c>
       <c r="E242" t="s">
-        <v>520</v>
+        <v>11</v>
       </c>
       <c r="F242" t="s">
-        <v>521</v>
+        <v>11</v>
       </c>
       <c r="G242" t="s">
-        <v>267</v>
+        <v>448</v>
       </c>
       <c r="H242" t="s">
-        <v>522</v>
+        <v>493</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>8</v>
+      </c>
+      <c r="C243">
+        <v>6399</v>
       </c>
       <c r="D243" t="s">
         <v>10</v>
       </c>
       <c r="E243" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="F243" t="s">
-        <v>472</v>
+        <v>11</v>
       </c>
       <c r="G243" t="s">
-        <v>267</v>
+        <v>448</v>
       </c>
       <c r="H243" t="s">
-        <v>523</v>
+        <v>494</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>8</v>
+      </c>
+      <c r="C244">
+        <v>6398</v>
       </c>
       <c r="D244" t="s">
         <v>10</v>
       </c>
       <c r="E244" t="s">
-        <v>525</v>
+        <v>11</v>
       </c>
       <c r="F244" t="s">
-        <v>526</v>
+        <v>11</v>
       </c>
       <c r="G244" t="s">
-        <v>527</v>
+        <v>448</v>
       </c>
       <c r="H244" t="s">
-        <v>528</v>
+        <v>495</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>8</v>
+      </c>
+      <c r="C245">
+        <v>6396</v>
       </c>
       <c r="D245" t="s">
         <v>10</v>
       </c>
       <c r="E245" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="F245" t="s">
-        <v>472</v>
+        <v>11</v>
       </c>
       <c r="G245" t="s">
-        <v>527</v>
+        <v>448</v>
       </c>
       <c r="H245" t="s">
-        <v>529</v>
+        <v>496</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>8</v>
+      </c>
+      <c r="C246">
+        <v>6395</v>
       </c>
       <c r="D246" t="s">
         <v>10</v>
       </c>
       <c r="E246" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="F246" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="G246" t="s">
-        <v>527</v>
+        <v>448</v>
       </c>
       <c r="H246" t="s">
-        <v>530</v>
+        <v>497</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>8</v>
+      </c>
+      <c r="C247">
+        <v>6393</v>
       </c>
       <c r="D247" t="s">
         <v>10</v>
       </c>
       <c r="E247" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="F247" t="s">
-        <v>510</v>
+        <v>11</v>
       </c>
       <c r="G247" t="s">
-        <v>527</v>
+        <v>448</v>
       </c>
       <c r="H247" t="s">
-        <v>511</v>
+        <v>498</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>8</v>
+      </c>
+      <c r="C248">
+        <v>6392</v>
       </c>
       <c r="D248" t="s">
         <v>10</v>
       </c>
       <c r="E248" t="s">
-        <v>532</v>
+        <v>11</v>
       </c>
       <c r="F248" t="s">
-        <v>533</v>
+        <v>11</v>
       </c>
       <c r="G248" t="s">
-        <v>527</v>
+        <v>448</v>
       </c>
       <c r="H248" t="s">
-        <v>534</v>
+        <v>499</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>8</v>
+      </c>
+      <c r="C249">
+        <v>6391</v>
       </c>
       <c r="D249" t="s">
         <v>10</v>
       </c>
       <c r="E249" t="s">
-        <v>527</v>
+        <v>11</v>
       </c>
       <c r="F249" t="s">
-        <v>535</v>
+        <v>11</v>
       </c>
       <c r="G249" t="s">
-        <v>527</v>
+        <v>448</v>
       </c>
       <c r="H249" t="s">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>8</v>
+      </c>
+      <c r="C250">
+        <v>6390</v>
       </c>
       <c r="D250" t="s">
         <v>10</v>
       </c>
       <c r="E250" t="s">
-        <v>527</v>
+        <v>11</v>
       </c>
       <c r="F250" t="s">
-        <v>537</v>
+        <v>11</v>
       </c>
       <c r="G250" t="s">
-        <v>527</v>
+        <v>448</v>
       </c>
       <c r="H250" t="s">
-        <v>538</v>
+        <v>501</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>8</v>
+      </c>
+      <c r="C251">
+        <v>6389</v>
       </c>
       <c r="D251" t="s">
         <v>10</v>
       </c>
       <c r="E251" t="s">
-        <v>540</v>
+        <v>11</v>
       </c>
       <c r="F251" t="s">
-        <v>526</v>
+        <v>11</v>
       </c>
       <c r="G251" t="s">
-        <v>189</v>
+        <v>448</v>
       </c>
       <c r="H251" t="s">
-        <v>541</v>
+        <v>502</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>8</v>
+      </c>
+      <c r="C252">
+        <v>6388</v>
       </c>
       <c r="D252" t="s">
         <v>10</v>
       </c>
       <c r="E252" t="s">
-        <v>388</v>
+        <v>11</v>
       </c>
       <c r="F252" t="s">
-        <v>389</v>
+        <v>11</v>
       </c>
       <c r="G252" t="s">
-        <v>189</v>
+        <v>448</v>
       </c>
       <c r="H252" t="s">
-        <v>543</v>
+        <v>503</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>8</v>
+      </c>
+      <c r="C253">
+        <v>6387</v>
       </c>
       <c r="D253" t="s">
         <v>10</v>
       </c>
       <c r="E253" t="s">
-        <v>527</v>
+        <v>11</v>
       </c>
       <c r="F253" t="s">
-        <v>545</v>
+        <v>11</v>
       </c>
       <c r="G253" t="s">
-        <v>189</v>
+        <v>448</v>
       </c>
       <c r="H253" t="s">
-        <v>546</v>
+        <v>504</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>8</v>
+      </c>
+      <c r="C254">
+        <v>6385</v>
       </c>
       <c r="D254" t="s">
         <v>10</v>
       </c>
       <c r="E254" t="s">
-        <v>323</v>
+        <v>11</v>
       </c>
       <c r="F254" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="G254" t="s">
-        <v>189</v>
+        <v>448</v>
       </c>
       <c r="H254" t="s">
-        <v>548</v>
+        <v>505</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>8</v>
+      </c>
+      <c r="C255">
+        <v>6384</v>
       </c>
       <c r="D255" t="s">
         <v>10</v>
       </c>
       <c r="E255" t="s">
-        <v>549</v>
+        <v>11</v>
       </c>
       <c r="F255" t="s">
-        <v>550</v>
+        <v>11</v>
       </c>
       <c r="G255" t="s">
-        <v>189</v>
+        <v>448</v>
       </c>
       <c r="H255" t="s">
-        <v>551</v>
+        <v>506</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>8</v>
+      </c>
+      <c r="C256">
+        <v>6383</v>
       </c>
       <c r="D256" t="s">
         <v>10</v>
       </c>
       <c r="E256" t="s">
-        <v>553</v>
+        <v>11</v>
       </c>
       <c r="F256" t="s">
-        <v>554</v>
+        <v>11</v>
       </c>
       <c r="G256" t="s">
-        <v>189</v>
+        <v>448</v>
       </c>
       <c r="H256" t="s">
-        <v>555</v>
+        <v>507</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>8</v>
+      </c>
+      <c r="C257">
+        <v>6379</v>
       </c>
       <c r="D257" t="s">
         <v>10</v>
       </c>
       <c r="E257" t="s">
-        <v>556</v>
+        <v>11</v>
       </c>
       <c r="F257" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="G257" t="s">
-        <v>189</v>
+        <v>448</v>
       </c>
       <c r="H257" t="s">
-        <v>557</v>
+        <v>508</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>8</v>
+      </c>
+      <c r="C258">
+        <v>6378</v>
       </c>
       <c r="D258" t="s">
         <v>10</v>
       </c>
       <c r="E258" t="s">
-        <v>323</v>
+        <v>11</v>
       </c>
       <c r="F258" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="G258" t="s">
-        <v>189</v>
+        <v>448</v>
       </c>
       <c r="H258" t="s">
-        <v>559</v>
+        <v>509</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>8</v>
+      </c>
+      <c r="C259">
+        <v>6377</v>
       </c>
       <c r="D259" t="s">
         <v>10</v>
       </c>
       <c r="E259" t="s">
-        <v>323</v>
+        <v>11</v>
       </c>
       <c r="F259" t="s">
-        <v>324</v>
+        <v>11</v>
       </c>
       <c r="G259" t="s">
-        <v>189</v>
+        <v>448</v>
       </c>
       <c r="H259" t="s">
-        <v>561</v>
+        <v>510</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>8</v>
+      </c>
+      <c r="C260">
+        <v>6376</v>
       </c>
       <c r="D260" t="s">
         <v>10</v>
       </c>
       <c r="E260" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="F260" t="s">
-        <v>535</v>
+        <v>11</v>
       </c>
       <c r="G260" t="s">
-        <v>189</v>
+        <v>448</v>
       </c>
       <c r="H260" t="s">
-        <v>563</v>
+        <v>511</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>8</v>
+      </c>
+      <c r="C261">
+        <v>6375</v>
       </c>
       <c r="D261" t="s">
         <v>10</v>
       </c>
       <c r="E261" t="s">
-        <v>564</v>
+        <v>11</v>
       </c>
       <c r="F261" t="s">
-        <v>545</v>
+        <v>11</v>
       </c>
       <c r="G261" t="s">
-        <v>189</v>
+        <v>448</v>
       </c>
       <c r="H261" t="s">
-        <v>565</v>
+        <v>512</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>8</v>
+      </c>
+      <c r="C262">
+        <v>6374</v>
       </c>
       <c r="D262" t="s">
         <v>10</v>
       </c>
       <c r="E262" t="s">
-        <v>553</v>
+        <v>11</v>
       </c>
       <c r="F262" t="s">
-        <v>554</v>
+        <v>11</v>
       </c>
       <c r="G262" t="s">
-        <v>189</v>
+        <v>448</v>
       </c>
       <c r="H262" t="s">
-        <v>566</v>
+        <v>513</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>8</v>
+      </c>
+      <c r="C263">
+        <v>6373</v>
       </c>
       <c r="D263" t="s">
         <v>10</v>
       </c>
       <c r="E263" t="s">
-        <v>532</v>
+        <v>11</v>
       </c>
       <c r="F263" t="s">
-        <v>567</v>
+        <v>11</v>
       </c>
       <c r="G263" t="s">
-        <v>568</v>
+        <v>448</v>
       </c>
       <c r="H263" t="s">
-        <v>569</v>
+        <v>514</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>8</v>
+      </c>
+      <c r="C264">
+        <v>6372</v>
       </c>
       <c r="D264" t="s">
         <v>10</v>
       </c>
       <c r="E264" t="s">
-        <v>532</v>
+        <v>11</v>
       </c>
       <c r="F264" t="s">
-        <v>567</v>
+        <v>11</v>
       </c>
       <c r="G264" t="s">
-        <v>568</v>
+        <v>448</v>
       </c>
       <c r="H264" t="s">
-        <v>569</v>
+        <v>515</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>8</v>
+      </c>
+      <c r="C265">
+        <v>6371</v>
       </c>
       <c r="D265" t="s">
         <v>10</v>
       </c>
       <c r="E265" t="s">
-        <v>532</v>
+        <v>11</v>
       </c>
       <c r="F265" t="s">
-        <v>567</v>
+        <v>11</v>
       </c>
       <c r="G265" t="s">
-        <v>568</v>
+        <v>448</v>
       </c>
       <c r="H265" t="s">
-        <v>569</v>
+        <v>516</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C266" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
       <c r="D266" t="s">
         <v>10</v>
       </c>
       <c r="E266" t="s">
-        <v>532</v>
+        <v>11</v>
       </c>
       <c r="F266" t="s">
-        <v>567</v>
+        <v>11</v>
       </c>
       <c r="G266" t="s">
-        <v>568</v>
+        <v>119</v>
       </c>
       <c r="H266" t="s">
-        <v>569</v>
+        <v>518</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C267" t="s">
-        <v>531</v>
+        <v>35</v>
       </c>
       <c r="D267" t="s">
         <v>10</v>
       </c>
       <c r="E267" t="s">
-        <v>532</v>
+        <v>149</v>
       </c>
       <c r="F267" t="s">
-        <v>567</v>
+        <v>519</v>
       </c>
       <c r="G267" t="s">
-        <v>568</v>
+        <v>119</v>
       </c>
       <c r="H267" t="s">
-        <v>569</v>
+        <v>520</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C268" t="s">
-        <v>570</v>
+        <v>517</v>
       </c>
       <c r="D268" t="s">
         <v>10</v>
       </c>
       <c r="E268" t="s">
-        <v>571</v>
+        <v>11</v>
       </c>
       <c r="F268" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G268" t="s">
-        <v>568</v>
+        <v>119</v>
       </c>
       <c r="H268" t="s">
-        <v>572</v>
+        <v>518</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C269" t="s">
-        <v>573</v>
+        <v>462</v>
       </c>
       <c r="D269" t="s">
         <v>10</v>
       </c>
       <c r="E269" t="s">
-        <v>574</v>
+        <v>11</v>
       </c>
       <c r="F269" t="s">
-        <v>575</v>
+        <v>11</v>
       </c>
       <c r="G269" t="s">
-        <v>195</v>
+        <v>119</v>
       </c>
       <c r="H269" t="s">
-        <v>576</v>
+        <v>521</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C270" t="s">
-        <v>101</v>
+        <v>517</v>
       </c>
       <c r="D270" t="s">
         <v>10</v>
       </c>
       <c r="E270" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="F270" t="s">
-        <v>577</v>
+        <v>11</v>
       </c>
       <c r="G270" t="s">
-        <v>195</v>
+        <v>119</v>
       </c>
       <c r="H270" t="s">
-        <v>578</v>
+        <v>518</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C271" t="s">
-        <v>243</v>
+        <v>65</v>
       </c>
       <c r="D271" t="s">
         <v>10</v>
       </c>
       <c r="E271" t="s">
-        <v>564</v>
+        <v>11</v>
       </c>
       <c r="F271" t="s">
-        <v>545</v>
+        <v>11</v>
       </c>
       <c r="G271" t="s">
-        <v>195</v>
+        <v>119</v>
       </c>
       <c r="H271" t="s">
-        <v>579</v>
+        <v>522</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C272" t="s">
-        <v>580</v>
+        <v>523</v>
       </c>
       <c r="D272" t="s">
         <v>10</v>
       </c>
       <c r="E272" t="s">
-        <v>553</v>
+        <v>11</v>
       </c>
       <c r="F272" t="s">
-        <v>554</v>
+        <v>11</v>
       </c>
       <c r="G272" t="s">
-        <v>195</v>
+        <v>119</v>
       </c>
       <c r="H272" t="s">
-        <v>581</v>
+        <v>524</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C273" t="s">
-        <v>580</v>
+        <v>525</v>
       </c>
       <c r="D273" t="s">
         <v>10</v>
       </c>
       <c r="E273" t="s">
-        <v>553</v>
+        <v>11</v>
       </c>
       <c r="F273" t="s">
-        <v>582</v>
+        <v>11</v>
       </c>
       <c r="G273" t="s">
-        <v>195</v>
+        <v>119</v>
       </c>
       <c r="H273" t="s">
-        <v>583</v>
+        <v>526</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C274" t="s">
-        <v>580</v>
+        <v>527</v>
       </c>
       <c r="D274" t="s">
         <v>10</v>
       </c>
       <c r="E274" t="s">
-        <v>553</v>
+        <v>11</v>
       </c>
       <c r="F274" t="s">
-        <v>582</v>
+        <v>11</v>
       </c>
       <c r="G274" t="s">
-        <v>195</v>
+        <v>119</v>
       </c>
       <c r="H274" t="s">
-        <v>584</v>
+        <v>175</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C275" t="s">
-        <v>580</v>
+        <v>528</v>
       </c>
       <c r="D275" t="s">
         <v>10</v>
       </c>
       <c r="E275" t="s">
-        <v>553</v>
+        <v>11</v>
       </c>
       <c r="F275" t="s">
-        <v>582</v>
+        <v>11</v>
       </c>
       <c r="G275" t="s">
-        <v>195</v>
+        <v>119</v>
       </c>
       <c r="H275" t="s">
-        <v>584</v>
+        <v>529</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C276" t="s">
-        <v>57</v>
+        <v>525</v>
       </c>
       <c r="D276" t="s">
         <v>10</v>
       </c>
       <c r="E276" t="s">
-        <v>365</v>
+        <v>11</v>
       </c>
       <c r="F276" t="s">
-        <v>585</v>
+        <v>11</v>
       </c>
       <c r="G276" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="H276" t="s">
-        <v>586</v>
+        <v>526</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C277" t="s">
-        <v>587</v>
+        <v>523</v>
       </c>
       <c r="D277" t="s">
         <v>10</v>
       </c>
       <c r="E277" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="F277" t="s">
-        <v>545</v>
+        <v>11</v>
       </c>
       <c r="G277" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="H277" t="s">
-        <v>588</v>
+        <v>524</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C278" t="s">
-        <v>101</v>
+        <v>530</v>
       </c>
       <c r="D278" t="s">
         <v>10</v>
       </c>
       <c r="E278" t="s">
-        <v>292</v>
+        <v>531</v>
       </c>
       <c r="F278" t="s">
-        <v>577</v>
+        <v>19</v>
       </c>
       <c r="G278" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="H278" t="s">
-        <v>589</v>
+        <v>532</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>8</v>
+      </c>
+      <c r="C279">
+        <v>6818</v>
       </c>
       <c r="D279" t="s">
         <v>10</v>
       </c>
       <c r="E279" t="s">
-        <v>553</v>
+        <v>11</v>
       </c>
       <c r="F279" t="s">
-        <v>554</v>
+        <v>11</v>
       </c>
       <c r="G279" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="H279" t="s">
-        <v>590</v>
+        <v>533</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C280" t="s">
-        <v>591</v>
+        <v>534</v>
       </c>
       <c r="D280" t="s">
         <v>10</v>
       </c>
       <c r="E280" t="s">
-        <v>123</v>
+        <v>18</v>
       </c>
       <c r="F280" t="s">
-        <v>501</v>
+        <v>19</v>
       </c>
       <c r="G280" t="s">
-        <v>123</v>
+        <v>535</v>
       </c>
       <c r="H280" t="s">
-        <v>592</v>
+        <v>536</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C281" t="s">
-        <v>336</v>
+        <v>537</v>
       </c>
       <c r="D281" t="s">
         <v>10</v>
       </c>
       <c r="E281" t="s">
-        <v>593</v>
+        <v>11</v>
       </c>
       <c r="F281" t="s">
-        <v>585</v>
+        <v>11</v>
       </c>
       <c r="G281" t="s">
-        <v>123</v>
+        <v>535</v>
       </c>
       <c r="H281" t="s">
-        <v>586</v>
+        <v>538</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C282" t="s">
-        <v>221</v>
+        <v>539</v>
       </c>
       <c r="D282" t="s">
         <v>10</v>
       </c>
       <c r="E282" t="s">
-        <v>222</v>
+        <v>540</v>
       </c>
       <c r="F282" t="s">
-        <v>482</v>
+        <v>151</v>
       </c>
       <c r="G282" t="s">
-        <v>123</v>
+        <v>535</v>
       </c>
       <c r="H282" t="s">
-        <v>594</v>
+        <v>541</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C283" t="s">
-        <v>580</v>
+        <v>542</v>
       </c>
       <c r="D283" t="s">
         <v>10</v>
       </c>
       <c r="E283" t="s">
-        <v>553</v>
+        <v>11</v>
       </c>
       <c r="F283" t="s">
-        <v>582</v>
+        <v>11</v>
       </c>
       <c r="G283" t="s">
-        <v>123</v>
+        <v>535</v>
       </c>
       <c r="H283" t="s">
-        <v>595</v>
+        <v>543</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C284" t="s">
-        <v>461</v>
+        <v>21</v>
       </c>
       <c r="D284" t="s">
         <v>10</v>
       </c>
       <c r="E284" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="F284" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G284" t="s">
-        <v>123</v>
+        <v>535</v>
       </c>
       <c r="H284" t="s">
-        <v>596</v>
+        <v>544</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C285" t="s">
-        <v>101</v>
+        <v>539</v>
       </c>
       <c r="D285" t="s">
         <v>10</v>
       </c>
       <c r="E285" t="s">
-        <v>292</v>
+        <v>545</v>
       </c>
       <c r="F285" t="s">
-        <v>577</v>
+        <v>546</v>
       </c>
       <c r="G285" t="s">
-        <v>123</v>
+        <v>535</v>
       </c>
       <c r="H285" t="s">
-        <v>597</v>
+        <v>547</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C286" t="s">
-        <v>598</v>
+        <v>21</v>
       </c>
       <c r="D286" t="s">
         <v>10</v>
       </c>
       <c r="E286" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="F286" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="G286" t="s">
-        <v>247</v>
+        <v>535</v>
       </c>
       <c r="H286" t="s">
-        <v>600</v>
+        <v>543</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C287" t="s">
-        <v>601</v>
+        <v>539</v>
       </c>
       <c r="D287" t="s">
         <v>10</v>
       </c>
       <c r="E287" t="s">
-        <v>602</v>
+        <v>545</v>
       </c>
       <c r="F287" t="s">
-        <v>603</v>
+        <v>546</v>
       </c>
       <c r="G287" t="s">
-        <v>247</v>
+        <v>535</v>
       </c>
       <c r="H287" t="s">
-        <v>604</v>
+        <v>547</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C288" t="s">
-        <v>605</v>
+        <v>21</v>
       </c>
       <c r="D288" t="s">
         <v>10</v>
       </c>
       <c r="E288" t="s">
-        <v>606</v>
+        <v>11</v>
       </c>
       <c r="F288" t="s">
-        <v>607</v>
+        <v>11</v>
       </c>
       <c r="G288" t="s">
-        <v>247</v>
+        <v>535</v>
       </c>
       <c r="H288" t="s">
-        <v>608</v>
+        <v>543</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C289" t="s">
-        <v>126</v>
+        <v>21</v>
       </c>
       <c r="D289" t="s">
         <v>10</v>
       </c>
       <c r="E289" t="s">
-        <v>609</v>
+        <v>11</v>
       </c>
       <c r="F289" t="s">
-        <v>610</v>
+        <v>11</v>
       </c>
       <c r="G289" t="s">
-        <v>247</v>
+        <v>535</v>
       </c>
       <c r="H289" t="s">
-        <v>611</v>
+        <v>543</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C290" t="s">
-        <v>612</v>
+        <v>21</v>
       </c>
       <c r="D290" t="s">
         <v>10</v>
       </c>
       <c r="E290" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="F290" t="s">
-        <v>613</v>
+        <v>11</v>
       </c>
       <c r="G290" t="s">
-        <v>247</v>
+        <v>535</v>
       </c>
       <c r="H290" t="s">
-        <v>614</v>
+        <v>543</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C291" t="s">
-        <v>225</v>
+        <v>21</v>
       </c>
       <c r="D291" t="s">
         <v>10</v>
       </c>
       <c r="E291" t="s">
-        <v>226</v>
+        <v>11</v>
       </c>
       <c r="F291" t="s">
-        <v>521</v>
+        <v>11</v>
       </c>
       <c r="G291" t="s">
-        <v>247</v>
+        <v>535</v>
       </c>
       <c r="H291" t="s">
-        <v>615</v>
+        <v>543</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C292" t="s">
-        <v>616</v>
+        <v>21</v>
       </c>
       <c r="D292" t="s">
         <v>10</v>
       </c>
       <c r="E292" t="s">
-        <v>617</v>
+        <v>11</v>
       </c>
       <c r="F292" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G292" t="s">
-        <v>618</v>
+        <v>535</v>
       </c>
       <c r="H292" t="s">
-        <v>619</v>
+        <v>543</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C293" t="s">
-        <v>620</v>
+        <v>548</v>
       </c>
       <c r="D293" t="s">
         <v>10</v>
       </c>
       <c r="E293" t="s">
-        <v>621</v>
+        <v>549</v>
       </c>
       <c r="F293" t="s">
-        <v>622</v>
+        <v>550</v>
       </c>
       <c r="G293" t="s">
-        <v>618</v>
+        <v>535</v>
       </c>
       <c r="H293" t="s">
-        <v>623</v>
+        <v>551</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C294" t="s">
-        <v>624</v>
+        <v>21</v>
       </c>
       <c r="D294" t="s">
         <v>10</v>
       </c>
       <c r="E294" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="F294" t="s">
-        <v>625</v>
+        <v>11</v>
       </c>
       <c r="G294" t="s">
-        <v>618</v>
+        <v>535</v>
       </c>
       <c r="H294" t="s">
-        <v>626</v>
+        <v>543</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C295" t="s">
-        <v>216</v>
+        <v>21</v>
       </c>
       <c r="D295" t="s">
         <v>10</v>
       </c>
       <c r="E295" t="s">
-        <v>217</v>
+        <v>11</v>
       </c>
       <c r="F295" t="s">
-        <v>218</v>
+        <v>11</v>
       </c>
       <c r="G295" t="s">
-        <v>618</v>
+        <v>535</v>
       </c>
       <c r="H295" t="s">
-        <v>627</v>
+        <v>543</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C296" t="s">
-        <v>177</v>
+        <v>552</v>
       </c>
       <c r="D296" t="s">
         <v>10</v>
       </c>
       <c r="E296" t="s">
-        <v>628</v>
+        <v>535</v>
       </c>
       <c r="F296" t="s">
-        <v>629</v>
+        <v>553</v>
       </c>
       <c r="G296" t="s">
-        <v>628</v>
+        <v>535</v>
       </c>
       <c r="H296" t="s">
-        <v>630</v>
+        <v>554</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C297" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="D297" t="s">
         <v>10</v>
       </c>
       <c r="E297" t="s">
-        <v>631</v>
+        <v>101</v>
       </c>
       <c r="F297" t="s">
-        <v>632</v>
+        <v>222</v>
       </c>
       <c r="G297" t="s">
-        <v>628</v>
+        <v>535</v>
       </c>
       <c r="H297" t="s">
-        <v>633</v>
+        <v>105</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C298" t="s">
-        <v>109</v>
+        <v>471</v>
       </c>
       <c r="D298" t="s">
         <v>10</v>
       </c>
       <c r="E298" t="s">
-        <v>628</v>
+        <v>278</v>
       </c>
       <c r="F298" t="s">
-        <v>634</v>
+        <v>555</v>
       </c>
       <c r="G298" t="s">
-        <v>628</v>
+        <v>535</v>
       </c>
       <c r="H298" t="s">
-        <v>635</v>
+        <v>556</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C299" t="s">
-        <v>229</v>
+        <v>557</v>
       </c>
       <c r="D299" t="s">
         <v>10</v>
       </c>
       <c r="E299" t="s">
-        <v>230</v>
+        <v>306</v>
       </c>
       <c r="F299" t="s">
-        <v>169</v>
+        <v>558</v>
       </c>
       <c r="G299" t="s">
-        <v>179</v>
+        <v>535</v>
       </c>
       <c r="H299" t="s">
-        <v>636</v>
+        <v>559</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C300" t="s">
-        <v>637</v>
+        <v>21</v>
       </c>
       <c r="D300" t="s">
         <v>10</v>
       </c>
       <c r="E300" t="s">
-        <v>398</v>
+        <v>11</v>
       </c>
       <c r="F300" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G300" t="s">
-        <v>179</v>
+        <v>288</v>
       </c>
       <c r="H300" t="s">
-        <v>638</v>
+        <v>544</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C301" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="D301" t="s">
         <v>10</v>
       </c>
       <c r="E301" t="s">
-        <v>593</v>
+        <v>11</v>
       </c>
       <c r="F301" t="s">
-        <v>585</v>
+        <v>11</v>
       </c>
       <c r="G301" t="s">
-        <v>179</v>
+        <v>288</v>
       </c>
       <c r="H301" t="s">
-        <v>639</v>
+        <v>560</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C302" t="s">
-        <v>640</v>
+        <v>21</v>
       </c>
       <c r="D302" t="s">
         <v>10</v>
       </c>
       <c r="E302" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="F302" t="s">
-        <v>641</v>
+        <v>11</v>
       </c>
       <c r="G302" t="s">
-        <v>179</v>
+        <v>288</v>
       </c>
       <c r="H302" t="s">
-        <v>642</v>
+        <v>543</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="C303" t="s">
-        <v>643</v>
+        <v>561</v>
       </c>
       <c r="D303" t="s">
         <v>10</v>
       </c>
       <c r="E303" t="s">
-        <v>644</v>
+        <v>84</v>
       </c>
       <c r="F303" t="s">
-        <v>645</v>
+        <v>85</v>
       </c>
       <c r="G303" t="s">
-        <v>179</v>
+        <v>288</v>
       </c>
       <c r="H303" t="s">
-        <v>646</v>
+        <v>562</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C304" t="s">
-        <v>465</v>
+        <v>563</v>
       </c>
       <c r="D304" t="s">
         <v>10</v>
       </c>
       <c r="E304" t="s">
-        <v>388</v>
+        <v>564</v>
       </c>
       <c r="F304" t="s">
-        <v>466</v>
+        <v>85</v>
       </c>
       <c r="G304" t="s">
-        <v>456</v>
+        <v>288</v>
       </c>
       <c r="H304" t="s">
-        <v>647</v>
+        <v>565</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C305" t="s">
-        <v>126</v>
+        <v>566</v>
       </c>
       <c r="D305" t="s">
         <v>10</v>
       </c>
       <c r="E305" t="s">
-        <v>462</v>
+        <v>84</v>
       </c>
       <c r="F305" t="s">
-        <v>463</v>
+        <v>85</v>
       </c>
       <c r="G305" t="s">
-        <v>456</v>
+        <v>288</v>
       </c>
       <c r="H305" t="s">
-        <v>648</v>
+        <v>567</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C306" t="s">
-        <v>649</v>
+        <v>568</v>
       </c>
       <c r="D306" t="s">
         <v>10</v>
       </c>
       <c r="E306" t="s">
-        <v>456</v>
+        <v>11</v>
       </c>
       <c r="F306" t="s">
-        <v>650</v>
+        <v>11</v>
       </c>
       <c r="G306" t="s">
-        <v>456</v>
+        <v>288</v>
       </c>
       <c r="H306" t="s">
-        <v>651</v>
+        <v>569</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C307" t="s">
-        <v>652</v>
+        <v>570</v>
       </c>
       <c r="D307" t="s">
         <v>10</v>
       </c>
       <c r="E307" t="s">
-        <v>553</v>
+        <v>84</v>
       </c>
       <c r="F307" t="s">
-        <v>554</v>
+        <v>571</v>
       </c>
       <c r="G307" t="s">
-        <v>427</v>
+        <v>288</v>
       </c>
       <c r="H307" t="s">
-        <v>653</v>
+        <v>572</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C308" t="s">
-        <v>652</v>
+        <v>573</v>
       </c>
       <c r="D308" t="s">
         <v>10</v>
       </c>
       <c r="E308" t="s">
-        <v>553</v>
+        <v>574</v>
       </c>
       <c r="F308" t="s">
-        <v>554</v>
+        <v>575</v>
       </c>
       <c r="G308" t="s">
-        <v>427</v>
+        <v>288</v>
       </c>
       <c r="H308" t="s">
-        <v>654</v>
+        <v>576</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C309" t="s">
-        <v>655</v>
+        <v>400</v>
       </c>
       <c r="D309" t="s">
         <v>10</v>
       </c>
       <c r="E309" t="s">
-        <v>656</v>
+        <v>577</v>
       </c>
       <c r="F309" t="s">
-        <v>657</v>
+        <v>578</v>
       </c>
       <c r="G309" t="s">
-        <v>658</v>
+        <v>288</v>
       </c>
       <c r="H309" t="s">
-        <v>659</v>
+        <v>579</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C310" t="s">
-        <v>197</v>
+        <v>568</v>
       </c>
       <c r="D310" t="s">
         <v>10</v>
       </c>
       <c r="E310" t="s">
-        <v>656</v>
+        <v>11</v>
       </c>
       <c r="F310" t="s">
-        <v>657</v>
+        <v>11</v>
       </c>
       <c r="G310" t="s">
-        <v>658</v>
+        <v>288</v>
       </c>
       <c r="H310" t="s">
-        <v>660</v>
+        <v>569</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C311" t="s">
-        <v>109</v>
+        <v>580</v>
       </c>
       <c r="D311" t="s">
         <v>10</v>
       </c>
       <c r="E311" t="s">
-        <v>656</v>
+        <v>11</v>
       </c>
       <c r="F311" t="s">
-        <v>657</v>
+        <v>11</v>
       </c>
       <c r="G311" t="s">
-        <v>658</v>
+        <v>288</v>
       </c>
       <c r="H311" t="s">
-        <v>661</v>
+        <v>581</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C312" t="s">
-        <v>662</v>
+        <v>582</v>
       </c>
       <c r="D312" t="s">
         <v>10</v>
       </c>
       <c r="E312" t="s">
-        <v>663</v>
+        <v>583</v>
       </c>
       <c r="F312" t="s">
-        <v>664</v>
+        <v>584</v>
       </c>
       <c r="G312" t="s">
-        <v>658</v>
+        <v>288</v>
       </c>
       <c r="H312" t="s">
-        <v>665</v>
+        <v>585</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C313" t="s">
-        <v>666</v>
+        <v>586</v>
       </c>
       <c r="D313" t="s">
         <v>10</v>
       </c>
       <c r="E313" t="s">
-        <v>179</v>
+        <v>564</v>
       </c>
       <c r="F313" t="s">
-        <v>629</v>
+        <v>571</v>
       </c>
       <c r="G313" t="s">
-        <v>667</v>
+        <v>288</v>
       </c>
       <c r="H313" t="s">
-        <v>668</v>
+        <v>587</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C314" t="s">
-        <v>117</v>
+        <v>588</v>
       </c>
       <c r="D314" t="s">
         <v>10</v>
       </c>
       <c r="E314" t="s">
-        <v>172</v>
+        <v>401</v>
       </c>
       <c r="F314" t="s">
-        <v>173</v>
+        <v>589</v>
       </c>
       <c r="G314" t="s">
-        <v>667</v>
+        <v>590</v>
       </c>
       <c r="H314" t="s">
-        <v>669</v>
+        <v>591</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C315" t="s">
-        <v>117</v>
+        <v>592</v>
       </c>
       <c r="D315" t="s">
         <v>10</v>
       </c>
       <c r="E315" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F315" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="G315" t="s">
-        <v>401</v>
+        <v>590</v>
       </c>
       <c r="H315" t="s">
-        <v>670</v>
+        <v>593</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C316" t="s">
-        <v>320</v>
+        <v>594</v>
       </c>
       <c r="D316" t="s">
         <v>10</v>
       </c>
       <c r="E316" t="s">
-        <v>244</v>
+        <v>590</v>
       </c>
       <c r="F316" t="s">
-        <v>189</v>
+        <v>289</v>
       </c>
       <c r="G316" t="s">
-        <v>401</v>
+        <v>590</v>
       </c>
       <c r="H316" t="s">
-        <v>671</v>
+        <v>595</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C317" t="s">
-        <v>320</v>
+        <v>596</v>
       </c>
       <c r="D317" t="s">
         <v>10</v>
       </c>
       <c r="E317" t="s">
-        <v>244</v>
+        <v>22</v>
       </c>
       <c r="F317" t="s">
-        <v>189</v>
+        <v>589</v>
       </c>
       <c r="G317" t="s">
-        <v>401</v>
+        <v>590</v>
       </c>
       <c r="H317" t="s">
-        <v>672</v>
+        <v>597</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C318" t="s">
-        <v>320</v>
+        <v>107</v>
       </c>
       <c r="D318" t="s">
         <v>10</v>
       </c>
       <c r="E318" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="F318" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="G318" t="s">
-        <v>401</v>
+        <v>590</v>
       </c>
       <c r="H318" t="s">
-        <v>673</v>
+        <v>598</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C319" t="s">
-        <v>320</v>
+        <v>568</v>
       </c>
       <c r="D319" t="s">
         <v>10</v>
       </c>
       <c r="E319" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="F319" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="G319" t="s">
-        <v>401</v>
+        <v>590</v>
       </c>
       <c r="H319" t="s">
-        <v>674</v>
+        <v>569</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C320" t="s">
-        <v>675</v>
+        <v>568</v>
       </c>
       <c r="D320" t="s">
         <v>10</v>
       </c>
       <c r="E320" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="F320" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="G320" t="s">
-        <v>401</v>
+        <v>599</v>
       </c>
       <c r="H320" t="s">
-        <v>676</v>
+        <v>569</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C321" t="s">
-        <v>320</v>
+        <v>568</v>
       </c>
       <c r="D321" t="s">
         <v>10</v>
       </c>
       <c r="E321" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="F321" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="G321" t="s">
-        <v>401</v>
+        <v>599</v>
       </c>
       <c r="H321" t="s">
-        <v>671</v>
+        <v>569</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C322" t="s">
-        <v>181</v>
+        <v>21</v>
       </c>
       <c r="D322" t="s">
         <v>10</v>
       </c>
       <c r="E322" t="s">
-        <v>182</v>
+        <v>11</v>
       </c>
       <c r="F322" t="s">
-        <v>183</v>
+        <v>11</v>
       </c>
       <c r="G322" t="s">
-        <v>401</v>
+        <v>599</v>
       </c>
       <c r="H322" t="s">
-        <v>677</v>
+        <v>600</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C323" t="s">
-        <v>117</v>
+        <v>601</v>
       </c>
       <c r="D323" t="s">
         <v>10</v>
       </c>
       <c r="E323" t="s">
-        <v>172</v>
+        <v>599</v>
       </c>
       <c r="F323" t="s">
-        <v>667</v>
+        <v>602</v>
       </c>
       <c r="G323" t="s">
-        <v>401</v>
+        <v>599</v>
       </c>
       <c r="H323" t="s">
-        <v>670</v>
+        <v>603</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C324" t="s">
-        <v>117</v>
+        <v>604</v>
       </c>
       <c r="D324" t="s">
         <v>10</v>
       </c>
       <c r="E324" t="s">
-        <v>172</v>
+        <v>605</v>
       </c>
       <c r="F324" t="s">
-        <v>173</v>
+        <v>396</v>
       </c>
       <c r="G324" t="s">
-        <v>401</v>
+        <v>599</v>
       </c>
       <c r="H324" t="s">
-        <v>670</v>
+        <v>606</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C325" t="s">
-        <v>256</v>
+        <v>607</v>
       </c>
       <c r="D325" t="s">
         <v>10</v>
       </c>
       <c r="E325" t="s">
-        <v>217</v>
+        <v>11</v>
       </c>
       <c r="F325" t="s">
-        <v>218</v>
+        <v>11</v>
       </c>
       <c r="G325" t="s">
-        <v>401</v>
+        <v>22</v>
       </c>
       <c r="H325" t="s">
-        <v>678</v>
+        <v>608</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C326" t="s">
-        <v>181</v>
+        <v>609</v>
       </c>
       <c r="D326" t="s">
         <v>10</v>
       </c>
       <c r="E326" t="s">
-        <v>679</v>
+        <v>11</v>
       </c>
       <c r="F326" t="s">
-        <v>680</v>
+        <v>11</v>
       </c>
       <c r="G326" t="s">
-        <v>401</v>
+        <v>22</v>
       </c>
       <c r="H326" t="s">
-        <v>681</v>
+        <v>610</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C327" t="s">
-        <v>117</v>
+        <v>611</v>
       </c>
       <c r="D327" t="s">
         <v>10</v>
       </c>
       <c r="E327" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F327" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="G327" t="s">
-        <v>401</v>
+        <v>22</v>
       </c>
       <c r="H327" t="s">
-        <v>670</v>
+        <v>612</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C328" t="s">
-        <v>682</v>
+        <v>613</v>
       </c>
       <c r="D328" t="s">
         <v>10</v>
       </c>
       <c r="E328" t="s">
-        <v>658</v>
+        <v>11</v>
       </c>
       <c r="F328" t="s">
-        <v>683</v>
+        <v>11</v>
       </c>
       <c r="G328" t="s">
-        <v>684</v>
+        <v>22</v>
       </c>
       <c r="H328" t="s">
-        <v>685</v>
+        <v>614</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C329" t="s">
-        <v>117</v>
+        <v>615</v>
       </c>
       <c r="D329" t="s">
         <v>10</v>
       </c>
       <c r="E329" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F329" t="s">
-        <v>395</v>
+        <v>11</v>
       </c>
       <c r="G329" t="s">
-        <v>574</v>
+        <v>22</v>
       </c>
       <c r="H329" t="s">
-        <v>686</v>
+        <v>616</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C330" t="s">
-        <v>243</v>
+        <v>617</v>
       </c>
       <c r="D330" t="s">
         <v>10</v>
       </c>
       <c r="E330" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="F330" t="s">
-        <v>527</v>
+        <v>11</v>
       </c>
       <c r="G330" t="s">
-        <v>574</v>
+        <v>22</v>
       </c>
       <c r="H330" t="s">
-        <v>687</v>
+        <v>618</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C331" t="s">
-        <v>225</v>
+        <v>619</v>
       </c>
       <c r="D331" t="s">
         <v>10</v>
       </c>
       <c r="E331" t="s">
-        <v>226</v>
+        <v>11</v>
       </c>
       <c r="F331" t="s">
-        <v>307</v>
+        <v>11</v>
       </c>
       <c r="G331" t="s">
-        <v>574</v>
+        <v>22</v>
       </c>
       <c r="H331" t="s">
-        <v>688</v>
+        <v>620</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C332" t="s">
-        <v>689</v>
+        <v>621</v>
       </c>
       <c r="D332" t="s">
         <v>10</v>
       </c>
       <c r="E332" t="s">
-        <v>690</v>
+        <v>22</v>
       </c>
       <c r="F332" t="s">
-        <v>691</v>
+        <v>23</v>
       </c>
       <c r="G332" t="s">
-        <v>574</v>
+        <v>22</v>
       </c>
       <c r="H332" t="s">
-        <v>692</v>
+        <v>622</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C333" t="s">
-        <v>225</v>
+        <v>623</v>
       </c>
       <c r="D333" t="s">
         <v>10</v>
       </c>
       <c r="E333" t="s">
-        <v>226</v>
+        <v>401</v>
       </c>
       <c r="F333" t="s">
-        <v>307</v>
+        <v>624</v>
       </c>
       <c r="G333" t="s">
-        <v>574</v>
+        <v>22</v>
       </c>
       <c r="H333" t="s">
-        <v>693</v>
+        <v>625</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C334" t="s">
-        <v>225</v>
+        <v>626</v>
       </c>
       <c r="D334" t="s">
         <v>10</v>
       </c>
       <c r="E334" t="s">
-        <v>226</v>
+        <v>11</v>
       </c>
       <c r="F334" t="s">
-        <v>307</v>
+        <v>11</v>
       </c>
       <c r="G334" t="s">
-        <v>574</v>
+        <v>401</v>
       </c>
       <c r="H334" t="s">
-        <v>688</v>
+        <v>627</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C335" t="s">
-        <v>689</v>
+        <v>628</v>
       </c>
       <c r="D335" t="s">
         <v>10</v>
       </c>
       <c r="E335" t="s">
-        <v>690</v>
+        <v>629</v>
       </c>
       <c r="F335" t="s">
-        <v>691</v>
+        <v>630</v>
       </c>
       <c r="G335" t="s">
-        <v>574</v>
+        <v>401</v>
       </c>
       <c r="H335" t="s">
-        <v>694</v>
+        <v>631</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C336" t="s">
-        <v>689</v>
+        <v>632</v>
       </c>
       <c r="D336" t="s">
         <v>10</v>
       </c>
       <c r="E336" t="s">
-        <v>690</v>
+        <v>11</v>
       </c>
       <c r="F336" t="s">
-        <v>691</v>
+        <v>11</v>
       </c>
       <c r="G336" t="s">
-        <v>574</v>
+        <v>401</v>
       </c>
       <c r="H336" t="s">
-        <v>694</v>
+        <v>633</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C337" t="s">
-        <v>695</v>
+        <v>634</v>
       </c>
       <c r="D337" t="s">
         <v>10</v>
       </c>
       <c r="E337" t="s">
-        <v>644</v>
+        <v>11</v>
       </c>
       <c r="F337" t="s">
-        <v>149</v>
+        <v>11</v>
       </c>
       <c r="G337" t="s">
-        <v>574</v>
+        <v>401</v>
       </c>
       <c r="H337" t="s">
-        <v>696</v>
+        <v>635</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C338" t="s">
-        <v>697</v>
+        <v>636</v>
       </c>
       <c r="D338" t="s">
         <v>10</v>
       </c>
       <c r="E338" t="s">
-        <v>198</v>
+        <v>11</v>
       </c>
       <c r="F338" t="s">
-        <v>575</v>
+        <v>11</v>
       </c>
       <c r="G338" t="s">
-        <v>198</v>
+        <v>401</v>
       </c>
       <c r="H338" t="s">
-        <v>698</v>
+        <v>488</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C339" t="s">
-        <v>699</v>
+        <v>100</v>
       </c>
       <c r="D339" t="s">
         <v>10</v>
       </c>
       <c r="E339" t="s">
-        <v>198</v>
+        <v>11</v>
       </c>
       <c r="F339" t="s">
-        <v>575</v>
+        <v>11</v>
       </c>
       <c r="G339" t="s">
-        <v>198</v>
+        <v>401</v>
       </c>
       <c r="H339" t="s">
-        <v>700</v>
+        <v>637</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C340" t="s">
-        <v>701</v>
+        <v>638</v>
       </c>
       <c r="D340" t="s">
         <v>10</v>
       </c>
       <c r="E340" t="s">
-        <v>198</v>
+        <v>11</v>
       </c>
       <c r="F340" t="s">
-        <v>575</v>
+        <v>11</v>
       </c>
       <c r="G340" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="H340" t="s">
-        <v>702</v>
+        <v>639</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C341" t="s">
-        <v>703</v>
+        <v>640</v>
       </c>
       <c r="D341" t="s">
         <v>10</v>
       </c>
       <c r="E341" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="F341" t="s">
-        <v>575</v>
+        <v>218</v>
       </c>
       <c r="G341" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="H341" t="s">
-        <v>704</v>
+        <v>641</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C342" t="s">
-        <v>705</v>
+        <v>642</v>
       </c>
       <c r="D342" t="s">
         <v>10</v>
       </c>
       <c r="E342" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="F342" t="s">
-        <v>575</v>
+        <v>218</v>
       </c>
       <c r="G342" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="H342" t="s">
-        <v>706</v>
+        <v>643</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C343" t="s">
-        <v>707</v>
+        <v>644</v>
       </c>
       <c r="D343" t="s">
         <v>10</v>
       </c>
       <c r="E343" t="s">
-        <v>198</v>
+        <v>11</v>
       </c>
       <c r="F343" t="s">
-        <v>575</v>
+        <v>11</v>
       </c>
       <c r="G343" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="H343" t="s">
-        <v>708</v>
+        <v>645</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C344" t="s">
-        <v>709</v>
+        <v>646</v>
       </c>
       <c r="D344" t="s">
         <v>10</v>
       </c>
       <c r="E344" t="s">
-        <v>198</v>
+        <v>11</v>
       </c>
       <c r="F344" t="s">
-        <v>575</v>
+        <v>11</v>
       </c>
       <c r="G344" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="H344" t="s">
-        <v>710</v>
+        <v>647</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C345" t="s">
-        <v>711</v>
+        <v>648</v>
       </c>
       <c r="D345" t="s">
         <v>10</v>
       </c>
       <c r="E345" t="s">
-        <v>198</v>
+        <v>11</v>
       </c>
       <c r="F345" t="s">
-        <v>575</v>
+        <v>11</v>
       </c>
       <c r="G345" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="H345" t="s">
-        <v>712</v>
+        <v>649</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C346" t="s">
-        <v>713</v>
+        <v>650</v>
       </c>
       <c r="D346" t="s">
         <v>10</v>
       </c>
       <c r="E346" t="s">
-        <v>198</v>
+        <v>11</v>
       </c>
       <c r="F346" t="s">
-        <v>575</v>
+        <v>11</v>
       </c>
       <c r="G346" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="H346" t="s">
-        <v>714</v>
+        <v>651</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C347" t="s">
-        <v>715</v>
+        <v>652</v>
       </c>
       <c r="D347" t="s">
         <v>10</v>
       </c>
       <c r="E347" t="s">
-        <v>198</v>
+        <v>11</v>
       </c>
       <c r="F347" t="s">
-        <v>575</v>
+        <v>11</v>
       </c>
       <c r="G347" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="H347" t="s">
-        <v>716</v>
+        <v>651</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>8</v>
+      </c>
+      <c r="C348">
+        <v>6061</v>
       </c>
       <c r="D348" t="s">
         <v>10</v>
       </c>
       <c r="E348" t="s">
-        <v>198</v>
+        <v>11</v>
       </c>
       <c r="F348" t="s">
-        <v>575</v>
+        <v>11</v>
       </c>
       <c r="G348" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="H348" t="s">
-        <v>718</v>
+        <v>653</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C349" t="s">
-        <v>310</v>
+        <v>654</v>
       </c>
       <c r="D349" t="s">
         <v>10</v>
       </c>
       <c r="E349" t="s">
-        <v>719</v>
+        <v>11</v>
       </c>
       <c r="F349" t="s">
-        <v>720</v>
+        <v>11</v>
       </c>
       <c r="G349" t="s">
-        <v>406</v>
+        <v>217</v>
       </c>
       <c r="H349" t="s">
-        <v>721</v>
+        <v>655</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C350" t="s">
-        <v>722</v>
+        <v>656</v>
       </c>
       <c r="D350" t="s">
         <v>10</v>
       </c>
       <c r="E350" t="s">
-        <v>723</v>
+        <v>217</v>
       </c>
       <c r="F350" t="s">
-        <v>632</v>
+        <v>218</v>
       </c>
       <c r="G350" t="s">
-        <v>406</v>
+        <v>217</v>
       </c>
       <c r="H350" t="s">
-        <v>724</v>
+        <v>657</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C351" t="s">
-        <v>465</v>
+        <v>658</v>
       </c>
       <c r="D351" t="s">
         <v>10</v>
       </c>
       <c r="E351" t="s">
-        <v>474</v>
+        <v>659</v>
       </c>
       <c r="F351" t="s">
-        <v>475</v>
+        <v>275</v>
       </c>
       <c r="G351" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="H351" t="s">
-        <v>725</v>
+        <v>660</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>8</v>
+      </c>
+      <c r="C352">
+        <v>6060</v>
       </c>
       <c r="D352" t="s">
         <v>10</v>
       </c>
       <c r="E352" t="s">
-        <v>726</v>
+        <v>11</v>
       </c>
       <c r="F352" t="s">
-        <v>727</v>
+        <v>11</v>
       </c>
       <c r="G352" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="H352" t="s">
-        <v>728</v>
+        <v>661</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>8</v>
+      </c>
+      <c r="C353">
+        <v>6059</v>
       </c>
       <c r="D353" t="s">
         <v>10</v>
       </c>
       <c r="E353" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="F353" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G353" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="H353" t="s">
-        <v>731</v>
+        <v>653</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C354" t="s">
-        <v>732</v>
+        <v>662</v>
       </c>
       <c r="D354" t="s">
         <v>10</v>
       </c>
       <c r="E354" t="s">
-        <v>733</v>
+        <v>663</v>
       </c>
       <c r="F354" t="s">
-        <v>734</v>
+        <v>664</v>
       </c>
       <c r="G354" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="H354" t="s">
-        <v>735</v>
+        <v>665</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C355" t="s">
-        <v>736</v>
+        <v>666</v>
       </c>
       <c r="D355" t="s">
         <v>10</v>
       </c>
       <c r="E355" t="s">
-        <v>730</v>
+        <v>217</v>
       </c>
       <c r="F355" t="s">
-        <v>169</v>
+        <v>667</v>
       </c>
       <c r="G355" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="H355" t="s">
-        <v>731</v>
+        <v>668</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>8</v>
+      </c>
+      <c r="C356">
+        <v>6062</v>
       </c>
       <c r="D356" t="s">
         <v>10</v>
       </c>
       <c r="E356" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="F356" t="s">
-        <v>275</v>
+        <v>11</v>
       </c>
       <c r="G356" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="H356" t="s">
-        <v>738</v>
+        <v>669</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C357" t="s">
-        <v>739</v>
+        <v>670</v>
       </c>
       <c r="D357" t="s">
         <v>10</v>
       </c>
       <c r="E357" t="s">
-        <v>364</v>
+        <v>217</v>
       </c>
       <c r="F357" t="s">
-        <v>365</v>
+        <v>218</v>
       </c>
       <c r="G357" t="s">
-        <v>79</v>
+        <v>217</v>
       </c>
       <c r="H357" t="s">
-        <v>740</v>
+        <v>671</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C358" t="s">
-        <v>741</v>
+        <v>672</v>
       </c>
       <c r="D358" t="s">
         <v>10</v>
       </c>
       <c r="E358" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="F358" t="s">
-        <v>641</v>
+        <v>11</v>
       </c>
       <c r="G358" t="s">
-        <v>742</v>
+        <v>629</v>
       </c>
       <c r="H358" t="s">
-        <v>743</v>
+        <v>673</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C359" t="s">
-        <v>744</v>
+        <v>674</v>
       </c>
       <c r="D359" t="s">
         <v>10</v>
       </c>
       <c r="E359" t="s">
-        <v>618</v>
+        <v>11</v>
       </c>
       <c r="F359" t="s">
-        <v>745</v>
+        <v>11</v>
       </c>
       <c r="G359" t="s">
-        <v>742</v>
+        <v>629</v>
       </c>
       <c r="H359" t="s">
-        <v>746</v>
+        <v>675</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C360" t="s">
-        <v>326</v>
+        <v>676</v>
       </c>
       <c r="D360" t="s">
         <v>10</v>
       </c>
       <c r="E360" t="s">
-        <v>747</v>
+        <v>11</v>
       </c>
       <c r="F360" t="s">
-        <v>748</v>
+        <v>11</v>
       </c>
       <c r="G360" t="s">
-        <v>364</v>
+        <v>629</v>
       </c>
       <c r="H360" t="s">
-        <v>749</v>
+        <v>677</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C361" t="s">
-        <v>470</v>
+        <v>678</v>
       </c>
       <c r="D361" t="s">
         <v>10</v>
       </c>
       <c r="E361" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="F361" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="G361" t="s">
-        <v>364</v>
+        <v>629</v>
       </c>
       <c r="H361" t="s">
-        <v>751</v>
+        <v>679</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C362" t="s">
-        <v>87</v>
+        <v>680</v>
       </c>
       <c r="D362" t="s">
         <v>10</v>
       </c>
       <c r="E362" t="s">
-        <v>364</v>
+        <v>11</v>
       </c>
       <c r="F362" t="s">
-        <v>752</v>
+        <v>11</v>
       </c>
       <c r="G362" t="s">
-        <v>364</v>
+        <v>629</v>
       </c>
       <c r="H362" t="s">
-        <v>633</v>
+        <v>681</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C363" t="s">
-        <v>753</v>
+        <v>682</v>
       </c>
       <c r="D363" t="s">
         <v>10</v>
       </c>
       <c r="E363" t="s">
-        <v>364</v>
+        <v>11</v>
       </c>
       <c r="F363" t="s">
-        <v>752</v>
+        <v>11</v>
       </c>
       <c r="G363" t="s">
-        <v>364</v>
+        <v>629</v>
       </c>
       <c r="H363" t="s">
-        <v>754</v>
+        <v>683</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C364" t="s">
-        <v>326</v>
+        <v>684</v>
       </c>
       <c r="D364" t="s">
         <v>10</v>
       </c>
       <c r="E364" t="s">
-        <v>747</v>
+        <v>11</v>
       </c>
       <c r="F364" t="s">
-        <v>748</v>
+        <v>11</v>
       </c>
       <c r="G364" t="s">
-        <v>364</v>
+        <v>629</v>
       </c>
       <c r="H364" t="s">
-        <v>755</v>
+        <v>685</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C365" t="s">
-        <v>326</v>
+        <v>686</v>
       </c>
       <c r="D365" t="s">
         <v>10</v>
       </c>
       <c r="E365" t="s">
-        <v>747</v>
+        <v>11</v>
       </c>
       <c r="F365" t="s">
-        <v>748</v>
+        <v>11</v>
       </c>
       <c r="G365" t="s">
-        <v>364</v>
+        <v>629</v>
       </c>
       <c r="H365" t="s">
-        <v>756</v>
+        <v>687</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C366" t="s">
-        <v>326</v>
+        <v>688</v>
       </c>
       <c r="D366" t="s">
         <v>10</v>
       </c>
       <c r="E366" t="s">
-        <v>747</v>
+        <v>11</v>
       </c>
       <c r="F366" t="s">
-        <v>748</v>
+        <v>11</v>
       </c>
       <c r="G366" t="s">
-        <v>364</v>
+        <v>629</v>
       </c>
       <c r="H366" t="s">
-        <v>757</v>
+        <v>689</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C367" t="s">
-        <v>326</v>
+        <v>690</v>
       </c>
       <c r="D367" t="s">
         <v>10</v>
       </c>
       <c r="E367" t="s">
-        <v>747</v>
+        <v>11</v>
       </c>
       <c r="F367" t="s">
-        <v>748</v>
+        <v>11</v>
       </c>
       <c r="G367" t="s">
-        <v>364</v>
+        <v>629</v>
       </c>
       <c r="H367" t="s">
-        <v>756</v>
+        <v>691</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C368" t="s">
-        <v>758</v>
+        <v>692</v>
       </c>
       <c r="D368" t="s">
         <v>10</v>
       </c>
       <c r="E368" t="s">
-        <v>759</v>
+        <v>629</v>
       </c>
       <c r="F368" t="s">
-        <v>760</v>
+        <v>630</v>
       </c>
       <c r="G368" t="s">
-        <v>759</v>
+        <v>629</v>
       </c>
       <c r="H368" t="s">
-        <v>761</v>
+        <v>693</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C369" t="s">
-        <v>90</v>
+        <v>694</v>
       </c>
       <c r="D369" t="s">
         <v>10</v>
       </c>
       <c r="E369" t="s">
-        <v>759</v>
+        <v>629</v>
       </c>
       <c r="F369" t="s">
-        <v>760</v>
+        <v>630</v>
       </c>
       <c r="G369" t="s">
-        <v>759</v>
+        <v>629</v>
       </c>
       <c r="H369" t="s">
-        <v>762</v>
+        <v>695</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C370" t="s">
-        <v>763</v>
+        <v>696</v>
       </c>
       <c r="D370" t="s">
         <v>10</v>
       </c>
       <c r="E370" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F370" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G370" t="s">
-        <v>759</v>
+        <v>629</v>
       </c>
       <c r="H370" t="s">
-        <v>764</v>
+        <v>697</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C371" t="s">
-        <v>765</v>
+        <v>698</v>
       </c>
       <c r="D371" t="s">
         <v>10</v>
       </c>
       <c r="E371" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F371" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G371" t="s">
-        <v>759</v>
+        <v>629</v>
       </c>
       <c r="H371" t="s">
-        <v>766</v>
+        <v>699</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C372" t="s">
-        <v>767</v>
+        <v>700</v>
       </c>
       <c r="D372" t="s">
         <v>10</v>
       </c>
       <c r="E372" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F372" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G372" t="s">
-        <v>759</v>
+        <v>629</v>
       </c>
       <c r="H372" t="s">
-        <v>768</v>
+        <v>701</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C373" t="s">
-        <v>769</v>
+        <v>702</v>
       </c>
       <c r="D373" t="s">
         <v>10</v>
       </c>
       <c r="E373" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F373" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G373" t="s">
-        <v>759</v>
+        <v>629</v>
       </c>
       <c r="H373" t="s">
-        <v>770</v>
+        <v>703</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C374" t="s">
-        <v>771</v>
+        <v>704</v>
       </c>
       <c r="D374" t="s">
         <v>10</v>
       </c>
       <c r="E374" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F374" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G374" t="s">
-        <v>759</v>
+        <v>629</v>
       </c>
       <c r="H374" t="s">
-        <v>772</v>
+        <v>705</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C375" t="s">
-        <v>773</v>
+        <v>706</v>
       </c>
       <c r="D375" t="s">
         <v>10</v>
       </c>
       <c r="E375" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F375" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G375" t="s">
-        <v>759</v>
+        <v>629</v>
       </c>
       <c r="H375" t="s">
-        <v>774</v>
+        <v>705</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C376" t="s">
-        <v>775</v>
+        <v>707</v>
       </c>
       <c r="D376" t="s">
         <v>10</v>
       </c>
       <c r="E376" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F376" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G376" t="s">
-        <v>759</v>
+        <v>629</v>
       </c>
       <c r="H376" t="s">
-        <v>776</v>
+        <v>708</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C377" t="s">
-        <v>777</v>
+        <v>709</v>
       </c>
       <c r="D377" t="s">
         <v>10</v>
       </c>
       <c r="E377" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F377" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G377" t="s">
-        <v>759</v>
+        <v>629</v>
       </c>
       <c r="H377" t="s">
-        <v>778</v>
+        <v>710</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C378" t="s">
-        <v>779</v>
+        <v>711</v>
       </c>
       <c r="D378" t="s">
         <v>10</v>
       </c>
       <c r="E378" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F378" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G378" t="s">
-        <v>759</v>
+        <v>629</v>
       </c>
       <c r="H378" t="s">
-        <v>780</v>
+        <v>712</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C379" t="s">
-        <v>781</v>
+        <v>713</v>
       </c>
       <c r="D379" t="s">
         <v>10</v>
       </c>
       <c r="E379" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F379" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G379" t="s">
-        <v>759</v>
+        <v>629</v>
       </c>
       <c r="H379" t="s">
-        <v>782</v>
+        <v>708</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C380" t="s">
-        <v>783</v>
+        <v>714</v>
       </c>
       <c r="D380" t="s">
         <v>10</v>
       </c>
       <c r="E380" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F380" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G380" t="s">
-        <v>759</v>
+        <v>629</v>
       </c>
       <c r="H380" t="s">
-        <v>784</v>
+        <v>715</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C381" t="s">
-        <v>785</v>
+        <v>716</v>
       </c>
       <c r="D381" t="s">
         <v>10</v>
       </c>
       <c r="E381" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F381" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G381" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H381" t="s">
-        <v>786</v>
+        <v>718</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C382" t="s">
-        <v>787</v>
+        <v>719</v>
       </c>
       <c r="D382" t="s">
         <v>10</v>
       </c>
       <c r="E382" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F382" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G382" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H382" t="s">
-        <v>788</v>
+        <v>720</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C383" t="s">
-        <v>461</v>
+        <v>721</v>
       </c>
       <c r="D383" t="s">
         <v>10</v>
       </c>
       <c r="E383" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="F383" t="s">
-        <v>789</v>
+        <v>11</v>
       </c>
       <c r="G383" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H383" t="s">
-        <v>790</v>
+        <v>722</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C384" t="s">
-        <v>320</v>
+        <v>723</v>
       </c>
       <c r="D384" t="s">
         <v>10</v>
       </c>
       <c r="E384" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="F384" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="G384" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H384" t="s">
-        <v>672</v>
+        <v>724</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C385" t="s">
-        <v>791</v>
+        <v>725</v>
       </c>
       <c r="D385" t="s">
         <v>10</v>
       </c>
       <c r="E385" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F385" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G385" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H385" t="s">
-        <v>792</v>
+        <v>726</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C386" t="s">
-        <v>793</v>
+        <v>727</v>
       </c>
       <c r="D386" t="s">
         <v>10</v>
       </c>
       <c r="E386" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F386" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G386" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H386" t="s">
-        <v>794</v>
+        <v>728</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C387" t="s">
-        <v>795</v>
+        <v>729</v>
       </c>
       <c r="D387" t="s">
         <v>10</v>
       </c>
       <c r="E387" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F387" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G387" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H387" t="s">
-        <v>796</v>
+        <v>730</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C388" t="s">
-        <v>797</v>
+        <v>731</v>
       </c>
       <c r="D388" t="s">
         <v>10</v>
       </c>
       <c r="E388" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F388" t="s">
-        <v>798</v>
+        <v>11</v>
       </c>
       <c r="G388" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H388" t="s">
-        <v>799</v>
+        <v>543</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C389" t="s">
-        <v>800</v>
+        <v>732</v>
       </c>
       <c r="D389" t="s">
         <v>10</v>
       </c>
       <c r="E389" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F389" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G389" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H389" t="s">
-        <v>801</v>
+        <v>543</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C390" t="s">
-        <v>802</v>
+        <v>733</v>
       </c>
       <c r="D390" t="s">
         <v>10</v>
       </c>
       <c r="E390" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F390" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G390" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H390" t="s">
-        <v>803</v>
+        <v>734</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C391" t="s">
-        <v>804</v>
+        <v>735</v>
       </c>
       <c r="D391" t="s">
         <v>10</v>
       </c>
       <c r="E391" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F391" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G391" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H391" t="s">
-        <v>805</v>
+        <v>736</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C392" t="s">
-        <v>806</v>
+        <v>737</v>
       </c>
       <c r="D392" t="s">
         <v>10</v>
       </c>
       <c r="E392" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F392" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G392" t="s">
-        <v>759</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="H392"/>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C393" t="s">
-        <v>808</v>
+        <v>738</v>
       </c>
       <c r="D393" t="s">
         <v>10</v>
       </c>
       <c r="E393" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F393" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G393" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H393" t="s">
-        <v>809</v>
+        <v>730</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C394" t="s">
-        <v>810</v>
+        <v>739</v>
       </c>
       <c r="D394" t="s">
         <v>10</v>
       </c>
       <c r="E394" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="F394" t="s">
-        <v>760</v>
+        <v>740</v>
       </c>
       <c r="G394" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H394" t="s">
-        <v>811</v>
+        <v>741</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C395" t="s">
-        <v>812</v>
+        <v>742</v>
       </c>
       <c r="D395" t="s">
         <v>10</v>
       </c>
       <c r="E395" t="s">
-        <v>759</v>
+        <v>11</v>
       </c>
       <c r="F395" t="s">
-        <v>760</v>
+        <v>11</v>
       </c>
       <c r="G395" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H395" t="s">
-        <v>813</v>
+        <v>730</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C396" t="s">
-        <v>814</v>
+        <v>743</v>
       </c>
       <c r="D396" t="s">
         <v>10</v>
       </c>
       <c r="E396" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="F396" t="s">
-        <v>760</v>
+        <v>740</v>
       </c>
       <c r="G396" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H396" t="s">
-        <v>815</v>
+        <v>744</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C397" t="s">
-        <v>816</v>
+        <v>745</v>
       </c>
       <c r="D397" t="s">
         <v>10</v>
       </c>
       <c r="E397" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="F397" t="s">
-        <v>760</v>
+        <v>740</v>
       </c>
       <c r="G397" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H397" t="s">
-        <v>817</v>
+        <v>746</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C398" t="s">
-        <v>818</v>
+        <v>747</v>
       </c>
       <c r="D398" t="s">
         <v>10</v>
       </c>
       <c r="E398" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="F398" t="s">
-        <v>760</v>
+        <v>740</v>
       </c>
       <c r="G398" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="H398" t="s">
-        <v>819</v>
+        <v>748</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C399" t="s">
-        <v>117</v>
+        <v>749</v>
       </c>
       <c r="D399" t="s">
         <v>10</v>
       </c>
       <c r="E399" t="s">
-        <v>172</v>
+        <v>717</v>
       </c>
       <c r="F399" t="s">
-        <v>173</v>
+        <v>740</v>
       </c>
       <c r="G399" t="s">
-        <v>820</v>
+        <v>717</v>
       </c>
       <c r="H399" t="s">
-        <v>821</v>
+        <v>750</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C400" t="s">
-        <v>531</v>
+        <v>751</v>
       </c>
       <c r="D400" t="s">
         <v>10</v>
       </c>
       <c r="E400" t="s">
-        <v>532</v>
+        <v>11</v>
       </c>
       <c r="F400" t="s">
-        <v>567</v>
+        <v>11</v>
       </c>
       <c r="G400" t="s">
-        <v>820</v>
+        <v>752</v>
       </c>
       <c r="H400" t="s">
-        <v>822</v>
+        <v>753</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C401" t="s">
-        <v>320</v>
+        <v>754</v>
       </c>
       <c r="D401" t="s">
         <v>10</v>
       </c>
       <c r="E401" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="F401" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="G401" t="s">
-        <v>820</v>
+        <v>752</v>
       </c>
       <c r="H401" t="s">
-        <v>671</v>
+        <v>755</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C402" t="s">
-        <v>320</v>
+        <v>756</v>
       </c>
       <c r="D402" t="s">
         <v>10</v>
       </c>
       <c r="E402" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="F402" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="G402" t="s">
-        <v>820</v>
+        <v>752</v>
       </c>
       <c r="H402" t="s">
-        <v>823</v>
+        <v>757</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="C403" t="s">
-        <v>824</v>
+        <v>758</v>
       </c>
       <c r="D403" t="s">
         <v>10</v>
       </c>
       <c r="E403" t="s">
+        <v>11</v>
+      </c>
+      <c r="F403" t="s">
+        <v>11</v>
+      </c>
+      <c r="G403" t="s">
+        <v>752</v>
+      </c>
+      <c r="H403" t="s">
         <v>759</v>
-      </c>
-[...7 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C404" t="s">
-        <v>531</v>
+        <v>760</v>
       </c>
       <c r="D404" t="s">
         <v>10</v>
       </c>
       <c r="E404" t="s">
-        <v>532</v>
+        <v>11</v>
       </c>
       <c r="F404" t="s">
-        <v>567</v>
+        <v>11</v>
       </c>
       <c r="G404" t="s">
-        <v>820</v>
+        <v>752</v>
       </c>
       <c r="H404" t="s">
-        <v>672</v>
+        <v>761</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C405" t="s">
-        <v>243</v>
+        <v>762</v>
       </c>
       <c r="D405" t="s">
         <v>10</v>
       </c>
       <c r="E405" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="F405" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="G405" t="s">
-        <v>820</v>
+        <v>752</v>
       </c>
       <c r="H405" t="s">
-        <v>673</v>
+        <v>763</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C406" t="s">
-        <v>320</v>
+        <v>764</v>
       </c>
       <c r="D406" t="s">
         <v>10</v>
       </c>
       <c r="E406" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="F406" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="G406" t="s">
-        <v>820</v>
+        <v>752</v>
       </c>
       <c r="H406" t="s">
-        <v>673</v>
+        <v>763</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C407" t="s">
-        <v>92</v>
+        <v>765</v>
       </c>
       <c r="D407" t="s">
         <v>10</v>
       </c>
       <c r="E407" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="F407" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="G407" t="s">
-        <v>820</v>
+        <v>752</v>
       </c>
       <c r="H407" t="s">
-        <v>826</v>
+        <v>766</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C408" t="s">
-        <v>117</v>
+        <v>767</v>
       </c>
       <c r="D408" t="s">
         <v>10</v>
       </c>
       <c r="E408" t="s">
-        <v>827</v>
+        <v>752</v>
       </c>
       <c r="F408" t="s">
-        <v>160</v>
+        <v>484</v>
       </c>
       <c r="G408" t="s">
-        <v>820</v>
+        <v>752</v>
       </c>
       <c r="H408" t="s">
-        <v>828</v>
+        <v>768</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C409" t="s">
-        <v>320</v>
+        <v>769</v>
       </c>
       <c r="D409" t="s">
         <v>10</v>
       </c>
       <c r="E409" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="F409" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="G409" t="s">
-        <v>820</v>
+        <v>752</v>
       </c>
       <c r="H409" t="s">
-        <v>674</v>
+        <v>770</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C410" t="s">
-        <v>829</v>
+        <v>771</v>
       </c>
       <c r="D410" t="s">
         <v>10</v>
       </c>
       <c r="E410" t="s">
-        <v>644</v>
+        <v>11</v>
       </c>
       <c r="F410" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G410" t="s">
-        <v>644</v>
+        <v>752</v>
       </c>
       <c r="H410" t="s">
-        <v>830</v>
+        <v>772</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C411" t="s">
-        <v>831</v>
+        <v>773</v>
       </c>
       <c r="D411" t="s">
         <v>10</v>
       </c>
       <c r="E411" t="s">
-        <v>571</v>
+        <v>11</v>
       </c>
       <c r="F411" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G411" t="s">
-        <v>644</v>
+        <v>752</v>
       </c>
       <c r="H411" t="s">
-        <v>832</v>
+        <v>772</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C412" t="s">
-        <v>833</v>
+        <v>774</v>
       </c>
       <c r="D412" t="s">
         <v>10</v>
       </c>
       <c r="E412" t="s">
-        <v>834</v>
+        <v>11</v>
       </c>
       <c r="F412" t="s">
-        <v>835</v>
+        <v>11</v>
       </c>
       <c r="G412" t="s">
-        <v>644</v>
+        <v>752</v>
       </c>
       <c r="H412" t="s">
-        <v>836</v>
+        <v>772</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C413" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="D413" t="s">
         <v>10</v>
       </c>
       <c r="E413" t="s">
-        <v>471</v>
+        <v>775</v>
       </c>
       <c r="F413" t="s">
-        <v>837</v>
+        <v>405</v>
       </c>
       <c r="G413" t="s">
-        <v>644</v>
+        <v>752</v>
       </c>
       <c r="H413" t="s">
-        <v>838</v>
+        <v>776</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C414" t="s">
-        <v>839</v>
+        <v>777</v>
       </c>
       <c r="D414" t="s">
         <v>10</v>
       </c>
       <c r="E414" t="s">
-        <v>644</v>
+        <v>752</v>
       </c>
       <c r="F414" t="s">
-        <v>149</v>
+        <v>778</v>
       </c>
       <c r="G414" t="s">
-        <v>644</v>
+        <v>752</v>
       </c>
       <c r="H414" t="s">
-        <v>840</v>
+        <v>779</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C415" t="s">
-        <v>470</v>
+        <v>780</v>
       </c>
       <c r="D415" t="s">
         <v>10</v>
       </c>
       <c r="E415" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="F415" t="s">
-        <v>837</v>
+        <v>11</v>
       </c>
       <c r="G415" t="s">
-        <v>644</v>
+        <v>752</v>
       </c>
       <c r="H415" t="s">
-        <v>841</v>
+        <v>720</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C416" t="s">
-        <v>831</v>
+        <v>781</v>
       </c>
       <c r="D416" t="s">
         <v>10</v>
       </c>
       <c r="E416" t="s">
-        <v>571</v>
+        <v>752</v>
       </c>
       <c r="F416" t="s">
-        <v>466</v>
+        <v>778</v>
       </c>
       <c r="G416" t="s">
-        <v>644</v>
+        <v>752</v>
       </c>
       <c r="H416" t="s">
-        <v>842</v>
+        <v>782</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C417" t="s">
-        <v>831</v>
+        <v>783</v>
       </c>
       <c r="D417" t="s">
         <v>10</v>
       </c>
       <c r="E417" t="s">
-        <v>571</v>
+        <v>752</v>
       </c>
       <c r="F417" t="s">
-        <v>466</v>
+        <v>778</v>
       </c>
       <c r="G417" t="s">
-        <v>644</v>
+        <v>752</v>
       </c>
       <c r="H417" t="s">
-        <v>843</v>
+        <v>784</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C418" t="s">
-        <v>831</v>
+        <v>785</v>
       </c>
       <c r="D418" t="s">
         <v>10</v>
       </c>
       <c r="E418" t="s">
-        <v>571</v>
+        <v>752</v>
       </c>
       <c r="F418" t="s">
-        <v>466</v>
+        <v>778</v>
       </c>
       <c r="G418" t="s">
-        <v>644</v>
+        <v>752</v>
       </c>
       <c r="H418" t="s">
-        <v>844</v>
+        <v>786</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C419" t="s">
-        <v>470</v>
+        <v>787</v>
       </c>
       <c r="D419" t="s">
         <v>10</v>
       </c>
       <c r="E419" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="F419" t="s">
-        <v>837</v>
+        <v>11</v>
       </c>
       <c r="G419" t="s">
-        <v>644</v>
+        <v>788</v>
       </c>
       <c r="H419" t="s">
-        <v>845</v>
+        <v>789</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C420" t="s">
-        <v>117</v>
+        <v>790</v>
       </c>
       <c r="D420" t="s">
         <v>10</v>
       </c>
       <c r="E420" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="F420" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="G420" t="s">
-        <v>644</v>
+        <v>788</v>
       </c>
       <c r="H420" t="s">
-        <v>846</v>
+        <v>791</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C421" t="s">
-        <v>266</v>
+        <v>792</v>
       </c>
       <c r="D421" t="s">
         <v>10</v>
       </c>
       <c r="E421" t="s">
-        <v>847</v>
+        <v>11</v>
       </c>
       <c r="F421" t="s">
-        <v>376</v>
+        <v>11</v>
       </c>
       <c r="G421" t="s">
-        <v>148</v>
+        <v>788</v>
       </c>
       <c r="H421" t="s">
-        <v>848</v>
+        <v>793</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C422" t="s">
-        <v>266</v>
+        <v>794</v>
       </c>
       <c r="D422" t="s">
         <v>10</v>
       </c>
       <c r="E422" t="s">
-        <v>847</v>
+        <v>11</v>
       </c>
       <c r="F422" t="s">
-        <v>376</v>
+        <v>11</v>
       </c>
       <c r="G422" t="s">
-        <v>148</v>
+        <v>788</v>
       </c>
       <c r="H422" t="s">
-        <v>849</v>
+        <v>795</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C423" t="s">
-        <v>253</v>
+        <v>796</v>
       </c>
       <c r="D423" t="s">
         <v>10</v>
       </c>
       <c r="E423" t="s">
-        <v>297</v>
+        <v>11</v>
       </c>
       <c r="F423" t="s">
-        <v>850</v>
+        <v>11</v>
       </c>
       <c r="G423" t="s">
-        <v>148</v>
+        <v>788</v>
       </c>
       <c r="H423" t="s">
-        <v>851</v>
+        <v>797</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C424" t="s">
-        <v>852</v>
+        <v>798</v>
       </c>
       <c r="D424" t="s">
         <v>10</v>
       </c>
       <c r="E424" t="s">
-        <v>853</v>
+        <v>799</v>
       </c>
       <c r="F424" t="s">
-        <v>854</v>
+        <v>800</v>
       </c>
       <c r="G424" t="s">
-        <v>148</v>
+        <v>788</v>
       </c>
       <c r="H424" t="s">
-        <v>855</v>
+        <v>801</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C425" t="s">
-        <v>239</v>
+        <v>802</v>
       </c>
       <c r="D425" t="s">
         <v>10</v>
       </c>
       <c r="E425" t="s">
-        <v>240</v>
+        <v>803</v>
       </c>
       <c r="F425" t="s">
-        <v>241</v>
+        <v>804</v>
       </c>
       <c r="G425" t="s">
-        <v>148</v>
+        <v>302</v>
       </c>
       <c r="H425" t="s">
-        <v>671</v>
+        <v>805</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C426" t="s">
-        <v>856</v>
+        <v>806</v>
       </c>
       <c r="D426" t="s">
         <v>10</v>
       </c>
       <c r="E426" t="s">
-        <v>556</v>
+        <v>292</v>
       </c>
       <c r="F426" t="s">
-        <v>79</v>
+        <v>293</v>
       </c>
       <c r="G426" t="s">
-        <v>148</v>
+        <v>302</v>
       </c>
       <c r="H426" t="s">
-        <v>231</v>
+        <v>807</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C427" t="s">
-        <v>157</v>
+        <v>808</v>
       </c>
       <c r="D427" t="s">
         <v>10</v>
       </c>
       <c r="E427" t="s">
-        <v>158</v>
+        <v>788</v>
       </c>
       <c r="F427" t="s">
-        <v>160</v>
+        <v>809</v>
       </c>
       <c r="G427" t="s">
-        <v>148</v>
+        <v>302</v>
       </c>
       <c r="H427" t="s">
-        <v>857</v>
+        <v>810</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C428" t="s">
-        <v>157</v>
+        <v>811</v>
       </c>
       <c r="D428" t="s">
         <v>10</v>
       </c>
       <c r="E428" t="s">
-        <v>158</v>
+        <v>812</v>
       </c>
       <c r="F428" t="s">
-        <v>160</v>
+        <v>813</v>
       </c>
       <c r="G428" t="s">
-        <v>148</v>
+        <v>302</v>
       </c>
       <c r="H428" t="s">
-        <v>858</v>
+        <v>814</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C429" t="s">
-        <v>833</v>
+        <v>815</v>
       </c>
       <c r="D429" t="s">
         <v>10</v>
       </c>
       <c r="E429" t="s">
-        <v>834</v>
+        <v>11</v>
       </c>
       <c r="F429" t="s">
-        <v>859</v>
+        <v>11</v>
       </c>
       <c r="G429" t="s">
-        <v>148</v>
+        <v>816</v>
       </c>
       <c r="H429" t="s">
-        <v>860</v>
+        <v>817</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C430" t="s">
-        <v>266</v>
+        <v>818</v>
       </c>
       <c r="D430" t="s">
         <v>10</v>
       </c>
       <c r="E430" t="s">
-        <v>847</v>
+        <v>119</v>
       </c>
       <c r="F430" t="s">
-        <v>376</v>
+        <v>120</v>
       </c>
       <c r="G430" t="s">
-        <v>148</v>
+        <v>816</v>
       </c>
       <c r="H430" t="s">
-        <v>849</v>
+        <v>819</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C431" t="s">
-        <v>157</v>
+        <v>820</v>
       </c>
       <c r="D431" t="s">
         <v>10</v>
       </c>
       <c r="E431" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="F431" t="s">
-        <v>160</v>
+        <v>11</v>
       </c>
       <c r="G431" t="s">
-        <v>148</v>
+        <v>816</v>
       </c>
       <c r="H431" t="s">
-        <v>857</v>
+        <v>821</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C432" t="s">
-        <v>861</v>
+        <v>25</v>
       </c>
       <c r="D432" t="s">
         <v>10</v>
       </c>
       <c r="E432" t="s">
-        <v>862</v>
+        <v>11</v>
       </c>
       <c r="F432" t="s">
-        <v>533</v>
+        <v>11</v>
       </c>
       <c r="G432" t="s">
-        <v>148</v>
+        <v>816</v>
       </c>
       <c r="H432" t="s">
-        <v>863</v>
+        <v>822</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C433" t="s">
-        <v>552</v>
+        <v>823</v>
       </c>
       <c r="D433" t="s">
         <v>10</v>
       </c>
       <c r="E433" t="s">
-        <v>864</v>
+        <v>824</v>
       </c>
       <c r="F433" t="s">
-        <v>140</v>
+        <v>825</v>
       </c>
       <c r="G433" t="s">
-        <v>148</v>
+        <v>816</v>
       </c>
       <c r="H433" t="s">
-        <v>865</v>
+        <v>826</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C434" t="s">
-        <v>866</v>
+        <v>827</v>
       </c>
       <c r="D434" t="s">
         <v>10</v>
       </c>
       <c r="E434" t="s">
-        <v>553</v>
+        <v>752</v>
       </c>
       <c r="F434" t="s">
-        <v>582</v>
+        <v>828</v>
       </c>
       <c r="G434" t="s">
-        <v>148</v>
+        <v>816</v>
       </c>
       <c r="H434" t="s">
-        <v>867</v>
+        <v>361</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C435" t="s">
-        <v>157</v>
+        <v>829</v>
       </c>
       <c r="D435" t="s">
         <v>10</v>
       </c>
       <c r="E435" t="s">
-        <v>158</v>
+        <v>812</v>
       </c>
       <c r="F435" t="s">
-        <v>160</v>
+        <v>813</v>
       </c>
       <c r="G435" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="H435" t="s">
-        <v>868</v>
+        <v>830</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C436" t="s">
-        <v>856</v>
+        <v>831</v>
       </c>
       <c r="D436" t="s">
         <v>10</v>
       </c>
       <c r="E436" t="s">
-        <v>556</v>
+        <v>11</v>
       </c>
       <c r="F436" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="G436" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="H436" t="s">
-        <v>869</v>
+        <v>832</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C437" t="s">
-        <v>157</v>
+        <v>29</v>
       </c>
       <c r="D437" t="s">
         <v>10</v>
       </c>
       <c r="E437" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="F437" t="s">
-        <v>160</v>
+        <v>11</v>
       </c>
       <c r="G437" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="H437" t="s">
-        <v>431</v>
+        <v>833</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C438" t="s">
-        <v>239</v>
+        <v>29</v>
       </c>
       <c r="D438" t="s">
         <v>10</v>
       </c>
       <c r="E438" t="s">
-        <v>240</v>
+        <v>11</v>
       </c>
       <c r="F438" t="s">
-        <v>241</v>
+        <v>11</v>
       </c>
       <c r="G438" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="H438" t="s">
-        <v>870</v>
+        <v>834</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>8</v>
+      </c>
+      <c r="C439">
+        <v>5583</v>
       </c>
       <c r="D439" t="s">
         <v>10</v>
       </c>
       <c r="E439" t="s">
-        <v>872</v>
+        <v>11</v>
       </c>
       <c r="F439" t="s">
-        <v>873</v>
+        <v>11</v>
       </c>
       <c r="G439" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="H439" t="s">
-        <v>874</v>
+        <v>653</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C440" t="s">
-        <v>157</v>
+        <v>835</v>
       </c>
       <c r="D440" t="s">
         <v>10</v>
       </c>
       <c r="E440" t="s">
+        <v>836</v>
+      </c>
+      <c r="F440" t="s">
         <v>158</v>
       </c>
-      <c r="F440" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G440" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="H440" t="s">
-        <v>875</v>
+        <v>837</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>8</v>
+      </c>
+      <c r="C441">
+        <v>5584</v>
       </c>
       <c r="D441" t="s">
         <v>10</v>
       </c>
       <c r="E441" t="s">
-        <v>240</v>
+        <v>11</v>
       </c>
       <c r="F441" t="s">
-        <v>241</v>
+        <v>11</v>
       </c>
       <c r="G441" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="H441" t="s">
-        <v>876</v>
+        <v>661</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C442" t="s">
-        <v>157</v>
+        <v>838</v>
       </c>
       <c r="D442" t="s">
         <v>10</v>
       </c>
       <c r="E442" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="F442" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="G442" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="H442" t="s">
-        <v>877</v>
+        <v>839</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C443" t="s">
-        <v>878</v>
+        <v>214</v>
       </c>
       <c r="D443" t="s">
         <v>10</v>
       </c>
       <c r="E443" t="s">
-        <v>644</v>
+        <v>11</v>
       </c>
       <c r="F443" t="s">
-        <v>621</v>
+        <v>11</v>
       </c>
       <c r="G443" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="H443" t="s">
-        <v>879</v>
+        <v>840</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C444" t="s">
-        <v>157</v>
+        <v>841</v>
       </c>
       <c r="D444" t="s">
         <v>10</v>
       </c>
       <c r="E444" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="F444" t="s">
-        <v>160</v>
+        <v>11</v>
       </c>
       <c r="G444" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="H444" t="s">
-        <v>880</v>
+        <v>842</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C445" t="s">
-        <v>157</v>
+        <v>843</v>
       </c>
       <c r="D445" t="s">
         <v>10</v>
       </c>
       <c r="E445" t="s">
-        <v>158</v>
+        <v>195</v>
       </c>
       <c r="F445" t="s">
-        <v>160</v>
+        <v>196</v>
       </c>
       <c r="G445" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="H445" t="s">
-        <v>881</v>
+        <v>844</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C446" t="s">
-        <v>253</v>
+        <v>21</v>
       </c>
       <c r="D446" t="s">
         <v>10</v>
       </c>
       <c r="E446" t="s">
-        <v>297</v>
+        <v>11</v>
       </c>
       <c r="F446" t="s">
-        <v>850</v>
+        <v>11</v>
       </c>
       <c r="G446" t="s">
-        <v>148</v>
+        <v>836</v>
       </c>
       <c r="H446" t="s">
-        <v>882</v>
+        <v>845</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C447" t="s">
-        <v>266</v>
+        <v>846</v>
       </c>
       <c r="D447" t="s">
         <v>10</v>
       </c>
       <c r="E447" t="s">
+        <v>11</v>
+      </c>
+      <c r="F447" t="s">
+        <v>11</v>
+      </c>
+      <c r="G447" t="s">
+        <v>836</v>
+      </c>
+      <c r="H447" t="s">
         <v>847</v>
-      </c>
-[...7 lines deleted...]
-        <v>883</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C448" t="s">
-        <v>253</v>
+        <v>815</v>
       </c>
       <c r="D448" t="s">
         <v>10</v>
       </c>
       <c r="E448" t="s">
-        <v>297</v>
+        <v>11</v>
       </c>
       <c r="F448" t="s">
-        <v>850</v>
+        <v>11</v>
       </c>
       <c r="G448" t="s">
-        <v>148</v>
+        <v>836</v>
       </c>
       <c r="H448" t="s">
-        <v>884</v>
+        <v>848</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C449" t="s">
-        <v>256</v>
+        <v>815</v>
       </c>
       <c r="D449" t="s">
         <v>10</v>
       </c>
       <c r="E449" t="s">
-        <v>217</v>
+        <v>11</v>
       </c>
       <c r="F449" t="s">
-        <v>218</v>
+        <v>11</v>
       </c>
       <c r="G449" t="s">
-        <v>148</v>
+        <v>836</v>
       </c>
       <c r="H449" t="s">
-        <v>885</v>
+        <v>848</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C450" t="s">
-        <v>243</v>
+        <v>849</v>
       </c>
       <c r="D450" t="s">
         <v>10</v>
       </c>
       <c r="E450" t="s">
-        <v>886</v>
+        <v>306</v>
       </c>
       <c r="F450" t="s">
-        <v>650</v>
+        <v>558</v>
       </c>
       <c r="G450" t="s">
-        <v>148</v>
+        <v>836</v>
       </c>
       <c r="H450" t="s">
-        <v>887</v>
+        <v>850</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C451" t="s">
-        <v>320</v>
+        <v>403</v>
       </c>
       <c r="D451" t="s">
         <v>10</v>
       </c>
       <c r="E451" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="F451" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="G451" t="s">
-        <v>148</v>
+        <v>836</v>
       </c>
       <c r="H451" t="s">
-        <v>674</v>
+        <v>851</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C452" t="s">
-        <v>552</v>
+        <v>852</v>
       </c>
       <c r="D452" t="s">
         <v>10</v>
       </c>
       <c r="E452" t="s">
-        <v>864</v>
+        <v>836</v>
       </c>
       <c r="F452" t="s">
-        <v>140</v>
+        <v>629</v>
       </c>
       <c r="G452" t="s">
-        <v>148</v>
+        <v>836</v>
       </c>
       <c r="H452" t="s">
-        <v>865</v>
+        <v>853</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C453" t="s">
-        <v>253</v>
+        <v>854</v>
       </c>
       <c r="D453" t="s">
         <v>10</v>
       </c>
       <c r="E453" t="s">
-        <v>297</v>
+        <v>836</v>
       </c>
       <c r="F453" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="G453" t="s">
-        <v>148</v>
+        <v>836</v>
       </c>
       <c r="H453" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C454" t="s">
-        <v>239</v>
+        <v>857</v>
       </c>
       <c r="D454" t="s">
         <v>10</v>
       </c>
       <c r="E454" t="s">
-        <v>240</v>
+        <v>836</v>
       </c>
       <c r="F454" t="s">
-        <v>241</v>
+        <v>855</v>
       </c>
       <c r="G454" t="s">
-        <v>148</v>
+        <v>836</v>
       </c>
       <c r="H454" t="s">
-        <v>888</v>
+        <v>858</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C455" t="s">
-        <v>239</v>
+        <v>859</v>
       </c>
       <c r="D455" t="s">
         <v>10</v>
       </c>
       <c r="E455" t="s">
-        <v>240</v>
+        <v>860</v>
       </c>
       <c r="F455" t="s">
-        <v>241</v>
+        <v>861</v>
       </c>
       <c r="G455" t="s">
-        <v>148</v>
+        <v>363</v>
       </c>
       <c r="H455" t="s">
-        <v>673</v>
+        <v>862</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C456" t="s">
-        <v>243</v>
+        <v>863</v>
       </c>
       <c r="D456" t="s">
         <v>10</v>
       </c>
       <c r="E456" t="s">
-        <v>244</v>
+        <v>119</v>
       </c>
       <c r="F456" t="s">
-        <v>189</v>
+        <v>120</v>
       </c>
       <c r="G456" t="s">
-        <v>148</v>
+        <v>363</v>
       </c>
       <c r="H456" t="s">
-        <v>673</v>
+        <v>864</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C457" t="s">
-        <v>470</v>
+        <v>865</v>
       </c>
       <c r="D457" t="s">
         <v>10</v>
       </c>
       <c r="E457" t="s">
-        <v>471</v>
+        <v>363</v>
       </c>
       <c r="F457" t="s">
-        <v>472</v>
+        <v>866</v>
       </c>
       <c r="G457" t="s">
-        <v>148</v>
+        <v>363</v>
       </c>
       <c r="H457" t="s">
-        <v>889</v>
+        <v>867</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C458" t="s">
-        <v>157</v>
+        <v>868</v>
       </c>
       <c r="D458" t="s">
         <v>10</v>
       </c>
       <c r="E458" t="s">
-        <v>158</v>
+        <v>363</v>
       </c>
       <c r="F458" t="s">
-        <v>160</v>
+        <v>866</v>
       </c>
       <c r="G458" t="s">
-        <v>148</v>
+        <v>363</v>
       </c>
       <c r="H458" t="s">
-        <v>890</v>
+        <v>869</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C459" t="s">
-        <v>470</v>
+        <v>870</v>
       </c>
       <c r="D459" t="s">
         <v>10</v>
       </c>
       <c r="E459" t="s">
-        <v>471</v>
+        <v>363</v>
       </c>
       <c r="F459" t="s">
-        <v>472</v>
+        <v>866</v>
       </c>
       <c r="G459" t="s">
-        <v>455</v>
+        <v>363</v>
       </c>
       <c r="H459" t="s">
-        <v>891</v>
+        <v>871</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C460" t="s">
-        <v>470</v>
+        <v>872</v>
       </c>
       <c r="D460" t="s">
         <v>10</v>
       </c>
       <c r="E460" t="s">
-        <v>471</v>
+        <v>363</v>
       </c>
       <c r="F460" t="s">
-        <v>837</v>
+        <v>866</v>
       </c>
       <c r="G460" t="s">
-        <v>455</v>
+        <v>363</v>
       </c>
       <c r="H460" t="s">
-        <v>892</v>
+        <v>873</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C461" t="s">
-        <v>470</v>
+        <v>874</v>
       </c>
       <c r="D461" t="s">
         <v>10</v>
       </c>
       <c r="E461" t="s">
-        <v>471</v>
+        <v>860</v>
       </c>
       <c r="F461" t="s">
-        <v>837</v>
+        <v>861</v>
       </c>
       <c r="G461" t="s">
-        <v>455</v>
+        <v>363</v>
       </c>
       <c r="H461" t="s">
-        <v>893</v>
+        <v>875</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C462" t="s">
-        <v>470</v>
+        <v>876</v>
       </c>
       <c r="D462" t="s">
         <v>10</v>
       </c>
       <c r="E462" t="s">
-        <v>471</v>
+        <v>363</v>
       </c>
       <c r="F462" t="s">
-        <v>472</v>
+        <v>364</v>
       </c>
       <c r="G462" t="s">
-        <v>455</v>
+        <v>363</v>
       </c>
       <c r="H462" t="s">
-        <v>894</v>
+        <v>877</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C463" t="s">
-        <v>470</v>
+        <v>878</v>
       </c>
       <c r="D463" t="s">
         <v>10</v>
       </c>
       <c r="E463" t="s">
-        <v>471</v>
+        <v>363</v>
       </c>
       <c r="F463" t="s">
-        <v>837</v>
+        <v>364</v>
       </c>
       <c r="G463" t="s">
-        <v>455</v>
+        <v>363</v>
       </c>
       <c r="H463" t="s">
-        <v>895</v>
+        <v>879</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C464" t="s">
-        <v>470</v>
+        <v>880</v>
       </c>
       <c r="D464" t="s">
         <v>10</v>
       </c>
       <c r="E464" t="s">
-        <v>471</v>
+        <v>881</v>
       </c>
       <c r="F464" t="s">
-        <v>837</v>
+        <v>555</v>
       </c>
       <c r="G464" t="s">
-        <v>455</v>
+        <v>363</v>
       </c>
       <c r="H464" t="s">
-        <v>896</v>
+        <v>882</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C465" t="s">
-        <v>470</v>
+        <v>883</v>
       </c>
       <c r="D465" t="s">
         <v>10</v>
       </c>
       <c r="E465" t="s">
-        <v>471</v>
+        <v>884</v>
       </c>
       <c r="F465" t="s">
-        <v>837</v>
+        <v>885</v>
       </c>
       <c r="G465" t="s">
-        <v>455</v>
+        <v>363</v>
       </c>
       <c r="H465" t="s">
-        <v>897</v>
+        <v>886</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C466" t="s">
-        <v>470</v>
+        <v>887</v>
       </c>
       <c r="D466" t="s">
         <v>10</v>
       </c>
       <c r="E466" t="s">
-        <v>471</v>
+        <v>888</v>
       </c>
       <c r="F466" t="s">
-        <v>837</v>
+        <v>331</v>
       </c>
       <c r="G466" t="s">
-        <v>455</v>
+        <v>363</v>
       </c>
       <c r="H466" t="s">
-        <v>898</v>
+        <v>889</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C467" t="s">
-        <v>470</v>
+        <v>890</v>
       </c>
       <c r="D467" t="s">
         <v>10</v>
       </c>
       <c r="E467" t="s">
-        <v>471</v>
+        <v>891</v>
       </c>
       <c r="F467" t="s">
-        <v>837</v>
+        <v>892</v>
       </c>
       <c r="G467" t="s">
-        <v>455</v>
+        <v>363</v>
       </c>
       <c r="H467" t="s">
-        <v>899</v>
+        <v>893</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C468" t="s">
-        <v>470</v>
+        <v>894</v>
       </c>
       <c r="D468" t="s">
         <v>10</v>
       </c>
       <c r="E468" t="s">
-        <v>471</v>
+        <v>895</v>
       </c>
       <c r="F468" t="s">
-        <v>837</v>
+        <v>279</v>
       </c>
       <c r="G468" t="s">
-        <v>455</v>
+        <v>860</v>
       </c>
       <c r="H468" t="s">
-        <v>900</v>
+        <v>896</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C469" t="s">
-        <v>470</v>
+        <v>25</v>
       </c>
       <c r="D469" t="s">
         <v>10</v>
       </c>
       <c r="E469" t="s">
-        <v>471</v>
+        <v>26</v>
       </c>
       <c r="F469" t="s">
-        <v>901</v>
+        <v>897</v>
       </c>
       <c r="G469" t="s">
-        <v>455</v>
+        <v>860</v>
       </c>
       <c r="H469" t="s">
-        <v>902</v>
+        <v>822</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C470" t="s">
-        <v>470</v>
+        <v>25</v>
       </c>
       <c r="D470" t="s">
         <v>10</v>
       </c>
       <c r="E470" t="s">
-        <v>471</v>
+        <v>26</v>
       </c>
       <c r="F470" t="s">
-        <v>837</v>
+        <v>897</v>
       </c>
       <c r="G470" t="s">
-        <v>455</v>
+        <v>860</v>
       </c>
       <c r="H470" t="s">
-        <v>751</v>
+        <v>822</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C471" t="s">
-        <v>126</v>
+        <v>25</v>
       </c>
       <c r="D471" t="s">
         <v>10</v>
       </c>
       <c r="E471" t="s">
-        <v>462</v>
+        <v>26</v>
       </c>
       <c r="F471" t="s">
-        <v>463</v>
+        <v>897</v>
       </c>
       <c r="G471" t="s">
-        <v>455</v>
+        <v>860</v>
       </c>
       <c r="H471" t="s">
-        <v>903</v>
+        <v>822</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C472" t="s">
-        <v>831</v>
+        <v>25</v>
       </c>
       <c r="D472" t="s">
         <v>10</v>
       </c>
       <c r="E472" t="s">
-        <v>571</v>
+        <v>26</v>
       </c>
       <c r="F472" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="G472" t="s">
-        <v>455</v>
+        <v>860</v>
       </c>
       <c r="H472" t="s">
-        <v>905</v>
+        <v>822</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C473" t="s">
-        <v>831</v>
+        <v>25</v>
       </c>
       <c r="D473" t="s">
         <v>10</v>
       </c>
       <c r="E473" t="s">
-        <v>571</v>
+        <v>26</v>
       </c>
       <c r="F473" t="s">
-        <v>466</v>
+        <v>897</v>
       </c>
       <c r="G473" t="s">
-        <v>455</v>
+        <v>860</v>
       </c>
       <c r="H473" t="s">
-        <v>906</v>
+        <v>822</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C474" t="s">
-        <v>468</v>
+        <v>25</v>
       </c>
       <c r="D474" t="s">
         <v>10</v>
       </c>
       <c r="E474" t="s">
-        <v>331</v>
+        <v>26</v>
       </c>
       <c r="F474" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="G474" t="s">
-        <v>455</v>
+        <v>860</v>
       </c>
       <c r="H474" t="s">
-        <v>907</v>
+        <v>822</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C475" t="s">
-        <v>258</v>
+        <v>25</v>
       </c>
       <c r="D475" t="s">
         <v>10</v>
       </c>
       <c r="E475" t="s">
-        <v>240</v>
+        <v>26</v>
       </c>
       <c r="F475" t="s">
-        <v>241</v>
+        <v>897</v>
       </c>
       <c r="G475" t="s">
-        <v>455</v>
+        <v>860</v>
       </c>
       <c r="H475" t="s">
-        <v>418</v>
+        <v>822</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C476" t="s">
-        <v>470</v>
+        <v>898</v>
       </c>
       <c r="D476" t="s">
         <v>10</v>
       </c>
       <c r="E476" t="s">
-        <v>471</v>
+        <v>860</v>
       </c>
       <c r="F476" t="s">
-        <v>837</v>
+        <v>866</v>
       </c>
       <c r="G476" t="s">
-        <v>455</v>
+        <v>154</v>
       </c>
       <c r="H476" t="s">
-        <v>908</v>
+        <v>899</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C477" t="s">
-        <v>470</v>
+        <v>241</v>
       </c>
       <c r="D477" t="s">
         <v>10</v>
       </c>
       <c r="E477" t="s">
-        <v>471</v>
+        <v>112</v>
       </c>
       <c r="F477" t="s">
-        <v>472</v>
+        <v>113</v>
       </c>
       <c r="G477" t="s">
-        <v>455</v>
+        <v>154</v>
       </c>
       <c r="H477" t="s">
-        <v>909</v>
+        <v>900</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C478" t="s">
-        <v>470</v>
+        <v>241</v>
       </c>
       <c r="D478" t="s">
         <v>10</v>
       </c>
       <c r="E478" t="s">
-        <v>471</v>
+        <v>112</v>
       </c>
       <c r="F478" t="s">
-        <v>472</v>
+        <v>115</v>
       </c>
       <c r="G478" t="s">
-        <v>455</v>
+        <v>154</v>
       </c>
       <c r="H478" t="s">
-        <v>910</v>
+        <v>900</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C479" t="s">
-        <v>470</v>
+        <v>241</v>
       </c>
       <c r="D479" t="s">
         <v>10</v>
       </c>
       <c r="E479" t="s">
-        <v>471</v>
+        <v>112</v>
       </c>
       <c r="F479" t="s">
-        <v>911</v>
+        <v>812</v>
       </c>
       <c r="G479" t="s">
-        <v>455</v>
+        <v>154</v>
       </c>
       <c r="H479" t="s">
-        <v>756</v>
+        <v>900</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C480" t="s">
-        <v>831</v>
+        <v>241</v>
       </c>
       <c r="D480" t="s">
         <v>10</v>
       </c>
       <c r="E480" t="s">
-        <v>571</v>
+        <v>112</v>
       </c>
       <c r="F480" t="s">
-        <v>904</v>
+        <v>115</v>
       </c>
       <c r="G480" t="s">
-        <v>455</v>
+        <v>154</v>
       </c>
       <c r="H480" t="s">
-        <v>912</v>
+        <v>900</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C481" t="s">
-        <v>470</v>
+        <v>241</v>
       </c>
       <c r="D481" t="s">
         <v>10</v>
       </c>
       <c r="E481" t="s">
-        <v>471</v>
+        <v>112</v>
       </c>
       <c r="F481" t="s">
-        <v>472</v>
+        <v>115</v>
       </c>
       <c r="G481" t="s">
-        <v>455</v>
+        <v>154</v>
       </c>
       <c r="H481" t="s">
-        <v>889</v>
+        <v>900</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C482" t="s">
-        <v>330</v>
+        <v>241</v>
       </c>
       <c r="D482" t="s">
         <v>10</v>
       </c>
       <c r="E482" t="s">
-        <v>331</v>
+        <v>112</v>
       </c>
       <c r="F482" t="s">
-        <v>904</v>
+        <v>115</v>
       </c>
       <c r="G482" t="s">
-        <v>455</v>
+        <v>154</v>
       </c>
       <c r="H482" t="s">
-        <v>913</v>
+        <v>900</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C483" t="s">
-        <v>831</v>
+        <v>25</v>
       </c>
       <c r="D483" t="s">
         <v>10</v>
       </c>
       <c r="E483" t="s">
-        <v>571</v>
+        <v>26</v>
       </c>
       <c r="F483" t="s">
-        <v>466</v>
+        <v>897</v>
       </c>
       <c r="G483" t="s">
-        <v>455</v>
+        <v>154</v>
       </c>
       <c r="H483" t="s">
-        <v>756</v>
+        <v>822</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C484" t="s">
-        <v>470</v>
+        <v>25</v>
       </c>
       <c r="D484" t="s">
         <v>10</v>
       </c>
       <c r="E484" t="s">
-        <v>471</v>
+        <v>26</v>
       </c>
       <c r="F484" t="s">
-        <v>837</v>
+        <v>897</v>
       </c>
       <c r="G484" t="s">
-        <v>455</v>
+        <v>154</v>
       </c>
       <c r="H484" t="s">
-        <v>914</v>
+        <v>822</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C485" t="s">
-        <v>470</v>
+        <v>901</v>
       </c>
       <c r="D485" t="s">
         <v>10</v>
       </c>
       <c r="E485" t="s">
-        <v>471</v>
+        <v>902</v>
       </c>
       <c r="F485" t="s">
-        <v>472</v>
+        <v>109</v>
       </c>
       <c r="G485" t="s">
-        <v>455</v>
+        <v>884</v>
       </c>
       <c r="H485" t="s">
-        <v>915</v>
+        <v>903</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C486" t="s">
-        <v>470</v>
+        <v>904</v>
       </c>
       <c r="D486" t="s">
         <v>10</v>
       </c>
       <c r="E486" t="s">
-        <v>471</v>
+        <v>775</v>
       </c>
       <c r="F486" t="s">
-        <v>837</v>
+        <v>405</v>
       </c>
       <c r="G486" t="s">
-        <v>455</v>
+        <v>884</v>
       </c>
       <c r="H486" t="s">
-        <v>916</v>
+        <v>905</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C487" t="s">
-        <v>470</v>
+        <v>906</v>
       </c>
       <c r="D487" t="s">
         <v>10</v>
       </c>
       <c r="E487" t="s">
-        <v>471</v>
+        <v>404</v>
       </c>
       <c r="F487" t="s">
-        <v>837</v>
+        <v>907</v>
       </c>
       <c r="G487" t="s">
-        <v>455</v>
+        <v>884</v>
       </c>
       <c r="H487" t="s">
-        <v>917</v>
+        <v>908</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C488" t="s">
-        <v>470</v>
+        <v>820</v>
       </c>
       <c r="D488" t="s">
         <v>10</v>
       </c>
       <c r="E488" t="s">
-        <v>471</v>
+        <v>909</v>
       </c>
       <c r="F488" t="s">
-        <v>837</v>
+        <v>19</v>
       </c>
       <c r="G488" t="s">
-        <v>455</v>
+        <v>884</v>
       </c>
       <c r="H488" t="s">
-        <v>918</v>
+        <v>910</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C489" t="s">
-        <v>831</v>
+        <v>820</v>
       </c>
       <c r="D489" t="s">
         <v>10</v>
       </c>
       <c r="E489" t="s">
-        <v>571</v>
+        <v>911</v>
       </c>
       <c r="F489" t="s">
-        <v>466</v>
+        <v>19</v>
       </c>
       <c r="G489" t="s">
-        <v>455</v>
+        <v>884</v>
       </c>
       <c r="H489" t="s">
-        <v>919</v>
+        <v>910</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C490" t="s">
-        <v>831</v>
+        <v>820</v>
       </c>
       <c r="D490" t="s">
         <v>10</v>
       </c>
       <c r="E490" t="s">
-        <v>571</v>
+        <v>909</v>
       </c>
       <c r="F490" t="s">
-        <v>466</v>
+        <v>19</v>
       </c>
       <c r="G490" t="s">
-        <v>455</v>
+        <v>884</v>
       </c>
       <c r="H490" t="s">
-        <v>920</v>
+        <v>910</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C491" t="s">
-        <v>831</v>
+        <v>912</v>
       </c>
       <c r="D491" t="s">
         <v>10</v>
       </c>
       <c r="E491" t="s">
-        <v>571</v>
+        <v>913</v>
       </c>
       <c r="F491" t="s">
-        <v>466</v>
+        <v>914</v>
       </c>
       <c r="G491" t="s">
-        <v>455</v>
+        <v>884</v>
       </c>
       <c r="H491" t="s">
-        <v>921</v>
+        <v>915</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C492" t="s">
-        <v>470</v>
+        <v>916</v>
       </c>
       <c r="D492" t="s">
         <v>10</v>
       </c>
       <c r="E492" t="s">
-        <v>471</v>
+        <v>404</v>
       </c>
       <c r="F492" t="s">
-        <v>472</v>
+        <v>907</v>
       </c>
       <c r="G492" t="s">
-        <v>455</v>
+        <v>884</v>
       </c>
       <c r="H492" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C493" t="s">
-        <v>831</v>
+        <v>21</v>
       </c>
       <c r="D493" t="s">
         <v>10</v>
       </c>
       <c r="E493" t="s">
-        <v>571</v>
+        <v>33</v>
       </c>
       <c r="F493" t="s">
-        <v>904</v>
+        <v>401</v>
       </c>
       <c r="G493" t="s">
-        <v>455</v>
+        <v>884</v>
       </c>
       <c r="H493" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
         <v>493</v>
       </c>
       <c r="B494" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C494" t="s">
-        <v>470</v>
+        <v>919</v>
       </c>
       <c r="D494" t="s">
         <v>10</v>
       </c>
       <c r="E494" t="s">
-        <v>471</v>
+        <v>920</v>
       </c>
       <c r="F494" t="s">
-        <v>837</v>
+        <v>921</v>
       </c>
       <c r="G494" t="s">
-        <v>455</v>
+        <v>884</v>
       </c>
       <c r="H494" t="s">
-        <v>924</v>
+        <v>922</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C495" t="s">
-        <v>925</v>
+        <v>21</v>
       </c>
       <c r="D495" t="s">
         <v>10</v>
       </c>
       <c r="E495" t="s">
-        <v>520</v>
+        <v>33</v>
       </c>
       <c r="F495" t="s">
-        <v>926</v>
+        <v>589</v>
       </c>
       <c r="G495" t="s">
-        <v>609</v>
+        <v>884</v>
       </c>
       <c r="H495" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C496" t="s">
-        <v>470</v>
+        <v>21</v>
       </c>
       <c r="D496" t="s">
         <v>10</v>
       </c>
       <c r="E496" t="s">
-        <v>471</v>
+        <v>33</v>
       </c>
       <c r="F496" t="s">
-        <v>837</v>
+        <v>401</v>
       </c>
       <c r="G496" t="s">
-        <v>609</v>
+        <v>884</v>
       </c>
       <c r="H496" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C497" t="s">
-        <v>258</v>
+        <v>815</v>
       </c>
       <c r="D497" t="s">
         <v>10</v>
       </c>
       <c r="E497" t="s">
-        <v>656</v>
+        <v>924</v>
       </c>
       <c r="F497" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="G497" t="s">
-        <v>609</v>
+        <v>884</v>
       </c>
       <c r="H497" t="s">
-        <v>413</v>
+        <v>926</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C498" t="s">
-        <v>470</v>
+        <v>927</v>
       </c>
       <c r="D498" t="s">
         <v>10</v>
       </c>
       <c r="E498" t="s">
-        <v>471</v>
+        <v>928</v>
       </c>
       <c r="F498" t="s">
-        <v>472</v>
+        <v>929</v>
       </c>
       <c r="G498" t="s">
-        <v>609</v>
+        <v>884</v>
       </c>
       <c r="H498" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C499" t="s">
-        <v>539</v>
+        <v>931</v>
       </c>
       <c r="D499" t="s">
         <v>10</v>
       </c>
       <c r="E499" t="s">
-        <v>931</v>
+        <v>884</v>
       </c>
       <c r="F499" t="s">
+        <v>885</v>
+      </c>
+      <c r="G499" t="s">
+        <v>404</v>
+      </c>
+      <c r="H499" t="s">
         <v>932</v>
-      </c>
-[...4 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C500" t="s">
-        <v>470</v>
+        <v>933</v>
       </c>
       <c r="D500" t="s">
         <v>10</v>
       </c>
       <c r="E500" t="s">
-        <v>471</v>
+        <v>404</v>
       </c>
       <c r="F500" t="s">
-        <v>472</v>
+        <v>914</v>
       </c>
       <c r="G500" t="s">
-        <v>609</v>
+        <v>404</v>
       </c>
       <c r="H500" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C501" t="s">
-        <v>326</v>
+        <v>100</v>
       </c>
       <c r="D501" t="s">
         <v>10</v>
       </c>
       <c r="E501" t="s">
+        <v>101</v>
+      </c>
+      <c r="F501" t="s">
         <v>935</v>
       </c>
-      <c r="F501" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G501" t="s">
-        <v>609</v>
+        <v>404</v>
       </c>
       <c r="H501" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C502" t="s">
         <v>937</v>
       </c>
       <c r="D502" t="s">
         <v>10</v>
       </c>
       <c r="E502" t="s">
+        <v>168</v>
+      </c>
+      <c r="F502" t="s">
         <v>938</v>
       </c>
-      <c r="F502" t="s">
+      <c r="G502" t="s">
+        <v>404</v>
+      </c>
+      <c r="H502" t="s">
         <v>939</v>
-      </c>
-[...4 lines deleted...]
-        <v>940</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C503" t="s">
-        <v>941</v>
+        <v>25</v>
       </c>
       <c r="D503" t="s">
         <v>10</v>
       </c>
       <c r="E503" t="s">
-        <v>520</v>
+        <v>26</v>
       </c>
       <c r="F503" t="s">
-        <v>926</v>
+        <v>897</v>
       </c>
       <c r="G503" t="s">
-        <v>609</v>
+        <v>404</v>
       </c>
       <c r="H503" t="s">
-        <v>942</v>
+        <v>940</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C504" t="s">
-        <v>539</v>
+        <v>21</v>
       </c>
       <c r="D504" t="s">
         <v>10</v>
       </c>
       <c r="E504" t="s">
-        <v>931</v>
+        <v>33</v>
       </c>
       <c r="F504" t="s">
-        <v>932</v>
+        <v>401</v>
       </c>
       <c r="G504" t="s">
-        <v>609</v>
+        <v>404</v>
       </c>
       <c r="H504" t="s">
-        <v>943</v>
+        <v>941</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C505" t="s">
-        <v>944</v>
+        <v>937</v>
       </c>
       <c r="D505" t="s">
         <v>10</v>
       </c>
       <c r="E505" t="s">
-        <v>617</v>
+        <v>168</v>
       </c>
       <c r="F505" t="s">
-        <v>748</v>
+        <v>19</v>
       </c>
       <c r="G505" t="s">
-        <v>609</v>
+        <v>404</v>
       </c>
       <c r="H505" t="s">
-        <v>945</v>
+        <v>939</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C506" t="s">
-        <v>258</v>
+        <v>942</v>
       </c>
       <c r="D506" t="s">
         <v>10</v>
       </c>
       <c r="E506" t="s">
-        <v>203</v>
+        <v>943</v>
       </c>
       <c r="F506" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="G506" t="s">
-        <v>609</v>
+        <v>404</v>
       </c>
       <c r="H506" t="s">
-        <v>418</v>
+        <v>945</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C507" t="s">
-        <v>937</v>
+        <v>100</v>
       </c>
       <c r="D507" t="s">
         <v>10</v>
       </c>
       <c r="E507" t="s">
-        <v>938</v>
+        <v>101</v>
       </c>
       <c r="F507" t="s">
-        <v>939</v>
+        <v>935</v>
       </c>
       <c r="G507" t="s">
-        <v>609</v>
+        <v>404</v>
       </c>
       <c r="H507" t="s">
-        <v>947</v>
+        <v>936</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C508" t="s">
-        <v>470</v>
+        <v>100</v>
       </c>
       <c r="D508" t="s">
         <v>10</v>
       </c>
       <c r="E508" t="s">
-        <v>471</v>
+        <v>101</v>
       </c>
       <c r="F508" t="s">
-        <v>837</v>
+        <v>935</v>
       </c>
       <c r="G508" t="s">
-        <v>609</v>
+        <v>404</v>
       </c>
       <c r="H508" t="s">
-        <v>948</v>
+        <v>936</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C509" t="s">
-        <v>470</v>
+        <v>937</v>
       </c>
       <c r="D509" t="s">
         <v>10</v>
       </c>
       <c r="E509" t="s">
-        <v>471</v>
+        <v>168</v>
       </c>
       <c r="F509" t="s">
-        <v>837</v>
+        <v>19</v>
       </c>
       <c r="G509" t="s">
-        <v>609</v>
+        <v>404</v>
       </c>
       <c r="H509" t="s">
-        <v>949</v>
+        <v>939</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C510" t="s">
-        <v>950</v>
+        <v>100</v>
       </c>
       <c r="D510" t="s">
         <v>10</v>
       </c>
       <c r="E510" t="s">
-        <v>726</v>
+        <v>101</v>
       </c>
       <c r="F510" t="s">
-        <v>727</v>
+        <v>935</v>
       </c>
       <c r="G510" t="s">
-        <v>609</v>
+        <v>404</v>
       </c>
       <c r="H510" t="s">
-        <v>951</v>
+        <v>936</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C511" t="s">
-        <v>326</v>
+        <v>100</v>
       </c>
       <c r="D511" t="s">
         <v>10</v>
       </c>
       <c r="E511" t="s">
+        <v>101</v>
+      </c>
+      <c r="F511" t="s">
         <v>935</v>
       </c>
-      <c r="F511" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G511" t="s">
-        <v>609</v>
+        <v>404</v>
       </c>
       <c r="H511" t="s">
-        <v>952</v>
+        <v>936</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C512" t="s">
-        <v>488</v>
+        <v>100</v>
       </c>
       <c r="D512" t="s">
         <v>10</v>
       </c>
       <c r="E512" t="s">
-        <v>953</v>
+        <v>101</v>
       </c>
       <c r="F512" t="s">
-        <v>954</v>
+        <v>935</v>
       </c>
       <c r="G512" t="s">
-        <v>609</v>
+        <v>404</v>
       </c>
       <c r="H512" t="s">
-        <v>955</v>
+        <v>936</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C513" t="s">
-        <v>470</v>
+        <v>946</v>
       </c>
       <c r="D513" t="s">
         <v>10</v>
       </c>
       <c r="E513" t="s">
-        <v>471</v>
+        <v>404</v>
       </c>
       <c r="F513" t="s">
-        <v>837</v>
+        <v>907</v>
       </c>
       <c r="G513" t="s">
-        <v>609</v>
+        <v>404</v>
       </c>
       <c r="H513" t="s">
-        <v>956</v>
+        <v>947</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C514" t="s">
-        <v>470</v>
+        <v>948</v>
       </c>
       <c r="D514" t="s">
         <v>10</v>
       </c>
       <c r="E514" t="s">
-        <v>471</v>
+        <v>775</v>
       </c>
       <c r="F514" t="s">
-        <v>837</v>
+        <v>405</v>
       </c>
       <c r="G514" t="s">
-        <v>609</v>
+        <v>775</v>
       </c>
       <c r="H514" t="s">
-        <v>957</v>
+        <v>949</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C515" t="s">
-        <v>470</v>
+        <v>950</v>
       </c>
       <c r="D515" t="s">
         <v>10</v>
       </c>
       <c r="E515" t="s">
-        <v>471</v>
+        <v>951</v>
       </c>
       <c r="F515" t="s">
-        <v>837</v>
+        <v>19</v>
       </c>
       <c r="G515" t="s">
-        <v>609</v>
+        <v>775</v>
       </c>
       <c r="H515" t="s">
-        <v>958</v>
+        <v>952</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516">
         <v>515</v>
       </c>
       <c r="B516" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C516" t="s">
-        <v>950</v>
+        <v>798</v>
       </c>
       <c r="D516" t="s">
         <v>10</v>
       </c>
       <c r="E516" t="s">
-        <v>959</v>
+        <v>953</v>
       </c>
       <c r="F516" t="s">
-        <v>727</v>
+        <v>954</v>
       </c>
       <c r="G516" t="s">
-        <v>609</v>
+        <v>775</v>
       </c>
       <c r="H516" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517">
         <v>516</v>
       </c>
       <c r="B517" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C517" t="s">
-        <v>465</v>
+        <v>956</v>
       </c>
       <c r="D517" t="s">
         <v>10</v>
       </c>
       <c r="E517" t="s">
-        <v>389</v>
+        <v>957</v>
       </c>
       <c r="F517" t="s">
-        <v>389</v>
+        <v>800</v>
       </c>
       <c r="G517" t="s">
-        <v>609</v>
+        <v>775</v>
       </c>
       <c r="H517" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518">
         <v>517</v>
       </c>
       <c r="B518" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C518" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="D518" t="s">
         <v>10</v>
       </c>
       <c r="E518" t="s">
-        <v>471</v>
+        <v>959</v>
       </c>
       <c r="F518" t="s">
-        <v>837</v>
+        <v>960</v>
       </c>
       <c r="G518" t="s">
-        <v>609</v>
+        <v>775</v>
       </c>
       <c r="H518" t="s">
-        <v>841</v>
+        <v>521</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C519" t="s">
-        <v>950</v>
+        <v>961</v>
       </c>
       <c r="D519" t="s">
         <v>10</v>
       </c>
       <c r="E519" t="s">
-        <v>726</v>
+        <v>962</v>
       </c>
       <c r="F519" t="s">
-        <v>727</v>
+        <v>590</v>
       </c>
       <c r="G519" t="s">
-        <v>609</v>
+        <v>775</v>
       </c>
       <c r="H519" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C520" t="s">
-        <v>465</v>
+        <v>241</v>
       </c>
       <c r="D520" t="s">
         <v>10</v>
       </c>
       <c r="E520" t="s">
-        <v>388</v>
+        <v>112</v>
       </c>
       <c r="F520" t="s">
-        <v>389</v>
+        <v>115</v>
       </c>
       <c r="G520" t="s">
-        <v>609</v>
+        <v>775</v>
       </c>
       <c r="H520" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C521" t="s">
-        <v>925</v>
+        <v>411</v>
       </c>
       <c r="D521" t="s">
         <v>10</v>
       </c>
       <c r="E521" t="s">
-        <v>520</v>
+        <v>296</v>
       </c>
       <c r="F521" t="s">
-        <v>926</v>
+        <v>192</v>
       </c>
       <c r="G521" t="s">
-        <v>609</v>
+        <v>775</v>
       </c>
       <c r="H521" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C522" t="s">
-        <v>539</v>
+        <v>966</v>
       </c>
       <c r="D522" t="s">
         <v>10</v>
       </c>
       <c r="E522" t="s">
-        <v>931</v>
+        <v>605</v>
       </c>
       <c r="F522" t="s">
-        <v>932</v>
+        <v>396</v>
       </c>
       <c r="G522" t="s">
-        <v>609</v>
+        <v>775</v>
       </c>
       <c r="H522" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C523" t="s">
-        <v>539</v>
+        <v>968</v>
       </c>
       <c r="D523" t="s">
         <v>10</v>
       </c>
       <c r="E523" t="s">
-        <v>931</v>
+        <v>969</v>
       </c>
       <c r="F523" t="s">
-        <v>932</v>
+        <v>970</v>
       </c>
       <c r="G523" t="s">
-        <v>609</v>
+        <v>775</v>
       </c>
       <c r="H523" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C524" t="s">
-        <v>326</v>
+        <v>919</v>
       </c>
       <c r="D524" t="s">
         <v>10</v>
       </c>
       <c r="E524" t="s">
-        <v>935</v>
+        <v>920</v>
       </c>
       <c r="F524" t="s">
-        <v>820</v>
+        <v>921</v>
       </c>
       <c r="G524" t="s">
-        <v>609</v>
+        <v>775</v>
       </c>
       <c r="H524" t="s">
-        <v>967</v>
+        <v>922</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C525" t="s">
-        <v>539</v>
+        <v>972</v>
       </c>
       <c r="D525" t="s">
         <v>10</v>
       </c>
       <c r="E525" t="s">
-        <v>931</v>
+        <v>824</v>
       </c>
       <c r="F525" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="G525" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H525" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C526" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="D526" t="s">
         <v>10</v>
       </c>
       <c r="E526" t="s">
-        <v>144</v>
+        <v>824</v>
       </c>
       <c r="F526" t="s">
-        <v>169</v>
+        <v>973</v>
       </c>
       <c r="G526" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H526" t="s">
-        <v>971</v>
+        <v>976</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C527" t="s">
-        <v>539</v>
+        <v>977</v>
       </c>
       <c r="D527" t="s">
         <v>10</v>
       </c>
       <c r="E527" t="s">
-        <v>931</v>
+        <v>96</v>
       </c>
       <c r="F527" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
       <c r="G527" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H527" t="s">
-        <v>972</v>
+        <v>978</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C528" t="s">
-        <v>470</v>
+        <v>979</v>
       </c>
       <c r="D528" t="s">
         <v>10</v>
       </c>
       <c r="E528" t="s">
-        <v>471</v>
+        <v>605</v>
       </c>
       <c r="F528" t="s">
-        <v>472</v>
+        <v>19</v>
       </c>
       <c r="G528" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H528" t="s">
-        <v>891</v>
+        <v>980</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C529" t="s">
-        <v>470</v>
+        <v>979</v>
       </c>
       <c r="D529" t="s">
         <v>10</v>
       </c>
       <c r="E529" t="s">
-        <v>471</v>
+        <v>605</v>
       </c>
       <c r="F529" t="s">
-        <v>837</v>
+        <v>19</v>
       </c>
       <c r="G529" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H529" t="s">
-        <v>973</v>
+        <v>981</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C530" t="s">
-        <v>866</v>
+        <v>982</v>
       </c>
       <c r="D530" t="s">
         <v>10</v>
       </c>
       <c r="E530" t="s">
-        <v>553</v>
+        <v>292</v>
       </c>
       <c r="F530" t="s">
-        <v>554</v>
+        <v>19</v>
       </c>
       <c r="G530" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H530" t="s">
-        <v>974</v>
+        <v>983</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C531" t="s">
-        <v>266</v>
+        <v>982</v>
       </c>
       <c r="D531" t="s">
         <v>10</v>
       </c>
       <c r="E531" t="s">
-        <v>520</v>
+        <v>292</v>
       </c>
       <c r="F531" t="s">
-        <v>926</v>
+        <v>19</v>
       </c>
       <c r="G531" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H531" t="s">
-        <v>975</v>
+        <v>984</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C532" t="s">
-        <v>944</v>
+        <v>985</v>
       </c>
       <c r="D532" t="s">
         <v>10</v>
       </c>
       <c r="E532" t="s">
-        <v>520</v>
+        <v>30</v>
       </c>
       <c r="F532" t="s">
-        <v>926</v>
+        <v>986</v>
       </c>
       <c r="G532" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H532" t="s">
-        <v>976</v>
+        <v>987</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C533" t="s">
-        <v>194</v>
+        <v>988</v>
       </c>
       <c r="D533" t="s">
         <v>10</v>
       </c>
       <c r="E533" t="s">
-        <v>520</v>
+        <v>989</v>
       </c>
       <c r="F533" t="s">
-        <v>926</v>
+        <v>990</v>
       </c>
       <c r="G533" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H533" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C534" t="s">
-        <v>260</v>
+        <v>592</v>
       </c>
       <c r="D534" t="s">
         <v>10</v>
       </c>
       <c r="E534" t="s">
-        <v>520</v>
+        <v>992</v>
       </c>
       <c r="F534" t="s">
-        <v>926</v>
+        <v>993</v>
       </c>
       <c r="G534" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H534" t="s">
-        <v>978</v>
+        <v>994</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C535" t="s">
-        <v>92</v>
+        <v>995</v>
       </c>
       <c r="D535" t="s">
         <v>10</v>
       </c>
       <c r="E535" t="s">
-        <v>144</v>
+        <v>752</v>
       </c>
       <c r="F535" t="s">
-        <v>145</v>
+        <v>752</v>
       </c>
       <c r="G535" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H535" t="s">
-        <v>979</v>
+        <v>996</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C536" t="s">
-        <v>246</v>
+        <v>997</v>
       </c>
       <c r="D536" t="s">
         <v>10</v>
       </c>
       <c r="E536" t="s">
-        <v>520</v>
+        <v>278</v>
       </c>
       <c r="F536" t="s">
-        <v>926</v>
+        <v>998</v>
       </c>
       <c r="G536" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H536" t="s">
-        <v>980</v>
+        <v>999</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C537" t="s">
-        <v>470</v>
+        <v>979</v>
       </c>
       <c r="D537" t="s">
         <v>10</v>
       </c>
       <c r="E537" t="s">
-        <v>471</v>
+        <v>278</v>
       </c>
       <c r="F537" t="s">
-        <v>472</v>
+        <v>19</v>
       </c>
       <c r="G537" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H537" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C538" t="s">
-        <v>524</v>
+        <v>1000</v>
       </c>
       <c r="D538" t="s">
         <v>10</v>
       </c>
       <c r="E538" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
       <c r="F538" t="s">
-        <v>526</v>
+        <v>998</v>
       </c>
       <c r="G538" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H538" t="s">
-        <v>982</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C539" t="s">
-        <v>488</v>
+        <v>982</v>
       </c>
       <c r="D539" t="s">
         <v>10</v>
       </c>
       <c r="E539" t="s">
-        <v>323</v>
+        <v>1002</v>
       </c>
       <c r="F539" t="s">
-        <v>489</v>
+        <v>292</v>
       </c>
       <c r="G539" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H539" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C540" t="s">
-        <v>470</v>
+        <v>21</v>
       </c>
       <c r="D540" t="s">
         <v>10</v>
       </c>
       <c r="E540" t="s">
-        <v>471</v>
+        <v>33</v>
       </c>
       <c r="F540" t="s">
-        <v>837</v>
+        <v>1003</v>
       </c>
       <c r="G540" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H540" t="s">
-        <v>984</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C541" t="s">
-        <v>925</v>
+        <v>1005</v>
       </c>
       <c r="D541" t="s">
         <v>10</v>
       </c>
       <c r="E541" t="s">
-        <v>520</v>
+        <v>605</v>
       </c>
       <c r="F541" t="s">
-        <v>926</v>
+        <v>396</v>
       </c>
       <c r="G541" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H541" t="s">
-        <v>858</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542">
         <v>541</v>
       </c>
       <c r="B542" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C542" t="s">
-        <v>925</v>
+        <v>241</v>
       </c>
       <c r="D542" t="s">
         <v>10</v>
       </c>
       <c r="E542" t="s">
-        <v>520</v>
+        <v>112</v>
       </c>
       <c r="F542" t="s">
-        <v>926</v>
+        <v>113</v>
       </c>
       <c r="G542" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H542" t="s">
-        <v>927</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543">
         <v>542</v>
       </c>
       <c r="B543" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C543" t="s">
-        <v>925</v>
+        <v>961</v>
       </c>
       <c r="D543" t="s">
         <v>10</v>
       </c>
       <c r="E543" t="s">
-        <v>520</v>
+        <v>962</v>
       </c>
       <c r="F543" t="s">
-        <v>926</v>
+        <v>288</v>
       </c>
       <c r="G543" t="s">
-        <v>609</v>
+        <v>824</v>
       </c>
       <c r="H543" t="s">
-        <v>858</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C544" t="s">
-        <v>985</v>
+        <v>471</v>
       </c>
       <c r="D544" t="s">
         <v>10</v>
       </c>
       <c r="E544" t="s">
-        <v>520</v>
+        <v>1009</v>
       </c>
       <c r="F544" t="s">
-        <v>926</v>
+        <v>1010</v>
       </c>
       <c r="G544" t="s">
-        <v>144</v>
+        <v>824</v>
       </c>
       <c r="H544" t="s">
-        <v>975</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C545" t="s">
-        <v>194</v>
+        <v>525</v>
       </c>
       <c r="D545" t="s">
         <v>10</v>
       </c>
       <c r="E545" t="s">
-        <v>520</v>
+        <v>296</v>
       </c>
       <c r="F545" t="s">
-        <v>926</v>
+        <v>79</v>
       </c>
       <c r="G545" t="s">
-        <v>144</v>
+        <v>824</v>
       </c>
       <c r="H545" t="s">
-        <v>858</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C546" t="s">
-        <v>194</v>
+        <v>977</v>
       </c>
       <c r="D546" t="s">
         <v>10</v>
       </c>
       <c r="E546" t="s">
-        <v>520</v>
+        <v>96</v>
       </c>
       <c r="F546" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="G546" t="s">
-        <v>144</v>
+        <v>824</v>
       </c>
       <c r="H546" t="s">
-        <v>858</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C547" t="s">
-        <v>117</v>
+        <v>523</v>
       </c>
       <c r="D547" t="s">
         <v>10</v>
       </c>
       <c r="E547" t="s">
-        <v>986</v>
+        <v>299</v>
       </c>
       <c r="F547" t="s">
-        <v>987</v>
+        <v>58</v>
       </c>
       <c r="G547" t="s">
-        <v>144</v>
+        <v>824</v>
       </c>
       <c r="H547" t="s">
-        <v>988</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C548" t="s">
-        <v>117</v>
+        <v>937</v>
       </c>
       <c r="D548" t="s">
         <v>10</v>
       </c>
       <c r="E548" t="s">
-        <v>986</v>
+        <v>1015</v>
       </c>
       <c r="F548" t="s">
-        <v>987</v>
+        <v>1016</v>
       </c>
       <c r="G548" t="s">
-        <v>144</v>
+        <v>824</v>
       </c>
       <c r="H548" t="s">
-        <v>989</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C549" t="s">
-        <v>117</v>
+        <v>525</v>
       </c>
       <c r="D549" t="s">
         <v>10</v>
       </c>
       <c r="E549" t="s">
-        <v>719</v>
+        <v>296</v>
       </c>
       <c r="F549" t="s">
-        <v>720</v>
+        <v>192</v>
       </c>
       <c r="G549" t="s">
-        <v>144</v>
+        <v>824</v>
       </c>
       <c r="H549" t="s">
-        <v>990</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="C550" t="s">
-        <v>246</v>
+        <v>528</v>
       </c>
       <c r="D550" t="s">
         <v>10</v>
       </c>
       <c r="E550" t="s">
-        <v>520</v>
+        <v>962</v>
       </c>
       <c r="F550" t="s">
-        <v>926</v>
+        <v>288</v>
       </c>
       <c r="G550" t="s">
-        <v>144</v>
+        <v>824</v>
       </c>
       <c r="H550" t="s">
-        <v>991</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C551" t="s">
-        <v>57</v>
+        <v>528</v>
       </c>
       <c r="D551" t="s">
         <v>10</v>
       </c>
       <c r="E551" t="s">
-        <v>719</v>
+        <v>962</v>
       </c>
       <c r="F551" t="s">
-        <v>720</v>
+        <v>288</v>
       </c>
       <c r="G551" t="s">
-        <v>144</v>
+        <v>824</v>
       </c>
       <c r="H551" t="s">
-        <v>992</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C552" t="s">
-        <v>330</v>
+        <v>523</v>
       </c>
       <c r="D552" t="s">
         <v>10</v>
       </c>
       <c r="E552" t="s">
-        <v>398</v>
+        <v>1021</v>
       </c>
       <c r="F552" t="s">
-        <v>399</v>
+        <v>288</v>
       </c>
       <c r="G552" t="s">
-        <v>144</v>
+        <v>824</v>
       </c>
       <c r="H552" t="s">
-        <v>858</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C553" t="s">
-        <v>993</v>
+        <v>1023</v>
       </c>
       <c r="D553" t="s">
         <v>10</v>
       </c>
       <c r="E553" t="s">
-        <v>585</v>
+        <v>1024</v>
       </c>
       <c r="F553" t="s">
-        <v>161</v>
+        <v>825</v>
       </c>
       <c r="G553" t="s">
-        <v>144</v>
+        <v>1024</v>
       </c>
       <c r="H553" t="s">
-        <v>994</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C554" t="s">
-        <v>202</v>
+        <v>968</v>
       </c>
       <c r="D554" t="s">
         <v>10</v>
       </c>
       <c r="E554" t="s">
-        <v>398</v>
+        <v>969</v>
       </c>
       <c r="F554" t="s">
-        <v>399</v>
+        <v>970</v>
       </c>
       <c r="G554" t="s">
-        <v>144</v>
+        <v>1024</v>
       </c>
       <c r="H554" t="s">
-        <v>995</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C555" t="s">
-        <v>996</v>
+        <v>961</v>
       </c>
       <c r="D555" t="s">
         <v>10</v>
       </c>
       <c r="E555" t="s">
-        <v>144</v>
+        <v>962</v>
       </c>
       <c r="F555" t="s">
-        <v>145</v>
+        <v>590</v>
       </c>
       <c r="G555" t="s">
-        <v>144</v>
+        <v>1024</v>
       </c>
       <c r="H555" t="s">
-        <v>997</v>
+        <v>963</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C556" t="s">
-        <v>998</v>
+        <v>1027</v>
       </c>
       <c r="D556" t="s">
         <v>10</v>
       </c>
       <c r="E556" t="s">
-        <v>520</v>
+        <v>1028</v>
       </c>
       <c r="F556" t="s">
-        <v>926</v>
+        <v>1029</v>
       </c>
       <c r="G556" t="s">
-        <v>144</v>
+        <v>1024</v>
       </c>
       <c r="H556" t="s">
-        <v>999</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C557" t="s">
-        <v>117</v>
+        <v>968</v>
       </c>
       <c r="D557" t="s">
         <v>10</v>
       </c>
       <c r="E557" t="s">
-        <v>986</v>
+        <v>969</v>
       </c>
       <c r="F557" t="s">
-        <v>987</v>
+        <v>1031</v>
       </c>
       <c r="G557" t="s">
-        <v>144</v>
+        <v>1024</v>
       </c>
       <c r="H557" t="s">
-        <v>1000</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558">
         <v>557</v>
       </c>
       <c r="B558" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C558" t="s">
-        <v>117</v>
+        <v>25</v>
       </c>
       <c r="D558" t="s">
         <v>10</v>
       </c>
       <c r="E558" t="s">
-        <v>986</v>
+        <v>26</v>
       </c>
       <c r="F558" t="s">
-        <v>987</v>
+        <v>27</v>
       </c>
       <c r="G558" t="s">
-        <v>144</v>
+        <v>1024</v>
       </c>
       <c r="H558" t="s">
-        <v>1001</v>
+        <v>940</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559">
         <v>558</v>
       </c>
       <c r="B559" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C559" t="s">
-        <v>1002</v>
+        <v>25</v>
       </c>
       <c r="D559" t="s">
         <v>10</v>
       </c>
       <c r="E559" t="s">
-        <v>144</v>
+        <v>26</v>
       </c>
       <c r="F559" t="s">
-        <v>145</v>
+        <v>897</v>
       </c>
       <c r="G559" t="s">
-        <v>144</v>
+        <v>1024</v>
       </c>
       <c r="H559" t="s">
-        <v>1003</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C560" t="s">
-        <v>539</v>
+        <v>1034</v>
       </c>
       <c r="D560" t="s">
         <v>10</v>
       </c>
       <c r="E560" t="s">
-        <v>986</v>
+        <v>1024</v>
       </c>
       <c r="F560" t="s">
-        <v>987</v>
+        <v>825</v>
       </c>
       <c r="G560" t="s">
-        <v>144</v>
+        <v>1035</v>
       </c>
       <c r="H560" t="s">
-        <v>1004</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C561" t="s">
-        <v>202</v>
+        <v>1037</v>
       </c>
       <c r="D561" t="s">
         <v>10</v>
       </c>
       <c r="E561" t="s">
-        <v>719</v>
+        <v>1035</v>
       </c>
       <c r="F561" t="s">
-        <v>720</v>
+        <v>1038</v>
       </c>
       <c r="G561" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="H561" t="s">
-        <v>995</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C562" t="s">
-        <v>320</v>
+        <v>17</v>
       </c>
       <c r="D562" t="s">
         <v>10</v>
       </c>
       <c r="E562" t="s">
-        <v>398</v>
+        <v>96</v>
       </c>
       <c r="F562" t="s">
-        <v>399</v>
+        <v>928</v>
       </c>
       <c r="G562" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="H562" t="s">
-        <v>858</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C563" t="s">
-        <v>330</v>
+        <v>1041</v>
       </c>
       <c r="D563" t="s">
         <v>10</v>
       </c>
       <c r="E563" t="s">
-        <v>398</v>
+        <v>1035</v>
       </c>
       <c r="F563" t="s">
-        <v>399</v>
+        <v>1038</v>
       </c>
       <c r="G563" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="H563" t="s">
-        <v>1006</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C564" t="s">
-        <v>320</v>
+        <v>1043</v>
       </c>
       <c r="D564" t="s">
         <v>10</v>
       </c>
       <c r="E564" t="s">
-        <v>244</v>
+        <v>84</v>
       </c>
       <c r="F564" t="s">
-        <v>527</v>
+        <v>85</v>
       </c>
       <c r="G564" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="H564" t="s">
-        <v>1007</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565">
         <v>564</v>
       </c>
       <c r="B565" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C565" t="s">
-        <v>468</v>
+        <v>241</v>
       </c>
       <c r="D565" t="s">
         <v>10</v>
       </c>
       <c r="E565" t="s">
-        <v>331</v>
+        <v>112</v>
       </c>
       <c r="F565" t="s">
-        <v>338</v>
+        <v>812</v>
       </c>
       <c r="G565" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="H565" t="s">
-        <v>439</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C566" t="s">
-        <v>330</v>
+        <v>1046</v>
       </c>
       <c r="D566" t="s">
         <v>10</v>
       </c>
       <c r="E566" t="s">
-        <v>398</v>
+        <v>1035</v>
       </c>
       <c r="F566" t="s">
-        <v>399</v>
+        <v>1038</v>
       </c>
       <c r="G566" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="H566" t="s">
-        <v>1008</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C567" t="s">
-        <v>330</v>
+        <v>1048</v>
       </c>
       <c r="D567" t="s">
         <v>10</v>
       </c>
       <c r="E567" t="s">
-        <v>398</v>
+        <v>1049</v>
       </c>
       <c r="F567" t="s">
-        <v>399</v>
+        <v>115</v>
       </c>
       <c r="G567" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="H567" t="s">
-        <v>1009</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C568" t="s">
-        <v>1010</v>
+        <v>1051</v>
       </c>
       <c r="D568" t="s">
         <v>10</v>
       </c>
       <c r="E568" t="s">
-        <v>398</v>
+        <v>1035</v>
       </c>
       <c r="F568" t="s">
-        <v>399</v>
+        <v>1038</v>
       </c>
       <c r="G568" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="H568" t="s">
-        <v>875</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C569" t="s">
-        <v>1010</v>
+        <v>1048</v>
       </c>
       <c r="D569" t="s">
         <v>10</v>
       </c>
       <c r="E569" t="s">
-        <v>398</v>
+        <v>1049</v>
       </c>
       <c r="F569" t="s">
-        <v>399</v>
+        <v>1053</v>
       </c>
       <c r="G569" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="H569" t="s">
-        <v>1011</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C570" t="s">
-        <v>330</v>
+        <v>1055</v>
       </c>
       <c r="D570" t="s">
         <v>10</v>
       </c>
       <c r="E570" t="s">
-        <v>398</v>
+        <v>84</v>
       </c>
       <c r="F570" t="s">
-        <v>399</v>
+        <v>85</v>
       </c>
       <c r="G570" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="H570" t="s">
-        <v>1012</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C571" t="s">
-        <v>330</v>
+        <v>1057</v>
       </c>
       <c r="D571" t="s">
         <v>10</v>
       </c>
       <c r="E571" t="s">
-        <v>398</v>
+        <v>1058</v>
       </c>
       <c r="F571" t="s">
-        <v>399</v>
+        <v>986</v>
       </c>
       <c r="G571" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="H571" t="s">
-        <v>1013</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C572" t="s">
-        <v>330</v>
+        <v>1060</v>
       </c>
       <c r="D572" t="s">
         <v>10</v>
       </c>
       <c r="E572" t="s">
-        <v>398</v>
+        <v>84</v>
       </c>
       <c r="F572" t="s">
-        <v>399</v>
+        <v>85</v>
       </c>
       <c r="G572" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="H572" t="s">
-        <v>1014</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C573" t="s">
-        <v>330</v>
+        <v>1061</v>
       </c>
       <c r="D573" t="s">
         <v>10</v>
       </c>
       <c r="E573" t="s">
-        <v>398</v>
+        <v>1062</v>
       </c>
       <c r="F573" t="s">
-        <v>399</v>
+        <v>1063</v>
       </c>
       <c r="G573" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="H573" t="s">
-        <v>1015</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574">
         <v>573</v>
       </c>
       <c r="B574" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C574" t="s">
-        <v>1010</v>
+        <v>1065</v>
       </c>
       <c r="D574" t="s">
         <v>10</v>
       </c>
       <c r="E574" t="s">
-        <v>398</v>
+        <v>1066</v>
       </c>
       <c r="F574" t="s">
-        <v>399</v>
+        <v>1067</v>
       </c>
       <c r="G574" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="H574" t="s">
-        <v>990</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C575" t="s">
-        <v>432</v>
+        <v>1048</v>
       </c>
       <c r="D575" t="s">
         <v>10</v>
       </c>
       <c r="E575" t="s">
-        <v>1016</v>
+        <v>1049</v>
       </c>
       <c r="F575" t="s">
-        <v>398</v>
+        <v>1053</v>
       </c>
       <c r="G575" t="s">
-        <v>433</v>
+        <v>1035</v>
       </c>
       <c r="H575" t="s">
-        <v>874</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C576" t="s">
-        <v>1017</v>
+        <v>1069</v>
       </c>
       <c r="D576" t="s">
         <v>10</v>
       </c>
       <c r="E576" t="s">
-        <v>433</v>
+        <v>1035</v>
       </c>
       <c r="F576" t="s">
-        <v>1018</v>
+        <v>1038</v>
       </c>
       <c r="G576" t="s">
-        <v>433</v>
+        <v>1035</v>
       </c>
       <c r="H576" t="s">
-        <v>1019</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C577" t="s">
-        <v>1020</v>
+        <v>1071</v>
       </c>
       <c r="D577" t="s">
         <v>10</v>
       </c>
       <c r="E577" t="s">
-        <v>433</v>
+        <v>1035</v>
       </c>
       <c r="F577" t="s">
-        <v>1018</v>
+        <v>1038</v>
       </c>
       <c r="G577" t="s">
-        <v>433</v>
+        <v>1035</v>
       </c>
       <c r="H577" t="s">
-        <v>1021</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C578" t="s">
-        <v>291</v>
+        <v>21</v>
       </c>
       <c r="D578" t="s">
         <v>10</v>
       </c>
       <c r="E578" t="s">
-        <v>292</v>
+        <v>1073</v>
       </c>
       <c r="F578" t="s">
-        <v>293</v>
+        <v>1074</v>
       </c>
       <c r="G578" t="s">
-        <v>433</v>
+        <v>1035</v>
       </c>
       <c r="H578" t="s">
-        <v>1022</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C579" t="s">
-        <v>253</v>
+        <v>1076</v>
       </c>
       <c r="D579" t="s">
         <v>10</v>
       </c>
       <c r="E579" t="s">
-        <v>1023</v>
+        <v>1035</v>
       </c>
       <c r="F579" t="s">
-        <v>1024</v>
+        <v>1038</v>
       </c>
       <c r="G579" t="s">
-        <v>433</v>
+        <v>1035</v>
       </c>
       <c r="H579" t="s">
-        <v>1025</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580">
         <v>579</v>
       </c>
       <c r="B580" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C580" t="s">
-        <v>461</v>
+        <v>1078</v>
       </c>
       <c r="D580" t="s">
         <v>10</v>
       </c>
       <c r="E580" t="s">
-        <v>462</v>
+        <v>1035</v>
       </c>
       <c r="F580" t="s">
-        <v>789</v>
+        <v>1038</v>
       </c>
       <c r="G580" t="s">
-        <v>433</v>
+        <v>1035</v>
       </c>
       <c r="H580" t="s">
-        <v>1026</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C581" t="s">
-        <v>470</v>
+        <v>1080</v>
       </c>
       <c r="D581" t="s">
         <v>10</v>
       </c>
       <c r="E581" t="s">
-        <v>471</v>
+        <v>1009</v>
       </c>
       <c r="F581" t="s">
-        <v>837</v>
+        <v>1010</v>
       </c>
       <c r="G581" t="s">
-        <v>433</v>
+        <v>1009</v>
       </c>
       <c r="H581" t="s">
-        <v>1027</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582">
         <v>581</v>
       </c>
       <c r="B582" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C582" t="s">
-        <v>470</v>
+        <v>1082</v>
       </c>
       <c r="D582" t="s">
         <v>10</v>
       </c>
       <c r="E582" t="s">
-        <v>471</v>
+        <v>1009</v>
       </c>
       <c r="F582" t="s">
-        <v>837</v>
+        <v>555</v>
       </c>
       <c r="G582" t="s">
-        <v>433</v>
+        <v>1009</v>
       </c>
       <c r="H582" t="s">
-        <v>1028</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C583" t="s">
-        <v>470</v>
+        <v>1084</v>
       </c>
       <c r="D583" t="s">
         <v>10</v>
       </c>
       <c r="E583" t="s">
-        <v>471</v>
+        <v>1035</v>
       </c>
       <c r="F583" t="s">
-        <v>837</v>
+        <v>1038</v>
       </c>
       <c r="G583" t="s">
-        <v>433</v>
+        <v>1009</v>
       </c>
       <c r="H583" t="s">
-        <v>1029</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C584" t="s">
-        <v>539</v>
+        <v>1086</v>
       </c>
       <c r="D584" t="s">
         <v>10</v>
       </c>
       <c r="E584" t="s">
-        <v>931</v>
+        <v>1087</v>
       </c>
       <c r="F584" t="s">
-        <v>932</v>
+        <v>667</v>
       </c>
       <c r="G584" t="s">
-        <v>433</v>
+        <v>1009</v>
       </c>
       <c r="H584" t="s">
-        <v>1030</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C585" t="s">
-        <v>470</v>
+        <v>394</v>
       </c>
       <c r="D585" t="s">
         <v>10</v>
       </c>
       <c r="E585" t="s">
-        <v>471</v>
+        <v>395</v>
       </c>
       <c r="F585" t="s">
-        <v>837</v>
+        <v>1089</v>
       </c>
       <c r="G585" t="s">
-        <v>433</v>
+        <v>1009</v>
       </c>
       <c r="H585" t="s">
-        <v>1031</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C586" t="s">
-        <v>539</v>
+        <v>1091</v>
       </c>
       <c r="D586" t="s">
         <v>10</v>
       </c>
       <c r="E586" t="s">
-        <v>931</v>
+        <v>1092</v>
       </c>
       <c r="F586" t="s">
-        <v>932</v>
+        <v>1093</v>
       </c>
       <c r="G586" t="s">
-        <v>433</v>
+        <v>1009</v>
       </c>
       <c r="H586" t="s">
-        <v>1032</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587">
         <v>586</v>
       </c>
       <c r="B587" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C587" t="s">
-        <v>539</v>
+        <v>1095</v>
       </c>
       <c r="D587" t="s">
         <v>10</v>
       </c>
       <c r="E587" t="s">
-        <v>931</v>
+        <v>1096</v>
       </c>
       <c r="F587" t="s">
-        <v>932</v>
+        <v>1097</v>
       </c>
       <c r="G587" t="s">
-        <v>433</v>
+        <v>1009</v>
       </c>
       <c r="H587" t="s">
-        <v>1033</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588">
         <v>587</v>
       </c>
       <c r="B588" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C588" t="s">
-        <v>1034</v>
+        <v>1099</v>
       </c>
       <c r="D588" t="s">
         <v>10</v>
       </c>
       <c r="E588" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="F588" t="s">
-        <v>399</v>
+        <v>555</v>
       </c>
       <c r="G588" t="s">
-        <v>398</v>
+        <v>1009</v>
       </c>
       <c r="H588" t="s">
-        <v>1035</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C589" t="s">
-        <v>212</v>
+        <v>1101</v>
       </c>
       <c r="D589" t="s">
         <v>10</v>
       </c>
       <c r="E589" t="s">
-        <v>403</v>
+        <v>1102</v>
       </c>
       <c r="F589" t="s">
-        <v>404</v>
+        <v>1103</v>
       </c>
       <c r="G589" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H589" t="s">
-        <v>1036</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C590" t="s">
-        <v>225</v>
+        <v>1105</v>
       </c>
       <c r="D590" t="s">
         <v>10</v>
       </c>
       <c r="E590" t="s">
-        <v>1005</v>
+        <v>299</v>
       </c>
       <c r="F590" t="s">
-        <v>434</v>
+        <v>58</v>
       </c>
       <c r="G590" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H590" t="s">
-        <v>1037</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C591" t="s">
-        <v>937</v>
+        <v>1107</v>
       </c>
       <c r="D591" t="s">
         <v>10</v>
       </c>
       <c r="E591" t="s">
-        <v>1038</v>
+        <v>881</v>
       </c>
       <c r="F591" t="s">
-        <v>1005</v>
+        <v>555</v>
       </c>
       <c r="G591" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H591" t="s">
-        <v>1039</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C592" t="s">
-        <v>937</v>
+        <v>1109</v>
       </c>
       <c r="D592" t="s">
         <v>10</v>
       </c>
       <c r="E592" t="s">
-        <v>1038</v>
+        <v>1110</v>
       </c>
       <c r="F592" t="s">
-        <v>1005</v>
+        <v>1111</v>
       </c>
       <c r="G592" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H592" t="s">
-        <v>1040</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C593" t="s">
-        <v>1041</v>
+        <v>241</v>
       </c>
       <c r="D593" t="s">
         <v>10</v>
       </c>
       <c r="E593" t="s">
-        <v>1042</v>
+        <v>1113</v>
       </c>
       <c r="F593" t="s">
-        <v>1043</v>
+        <v>113</v>
       </c>
       <c r="G593" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H593" t="s">
-        <v>1044</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C594" t="s">
-        <v>937</v>
+        <v>1115</v>
       </c>
       <c r="D594" t="s">
         <v>10</v>
       </c>
       <c r="E594" t="s">
-        <v>1038</v>
+        <v>1116</v>
       </c>
       <c r="F594" t="s">
-        <v>1005</v>
+        <v>1117</v>
       </c>
       <c r="G594" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H594" t="s">
-        <v>1045</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C595" t="s">
-        <v>1046</v>
+        <v>528</v>
       </c>
       <c r="D595" t="s">
         <v>10</v>
       </c>
       <c r="E595" t="s">
-        <v>1047</v>
+        <v>962</v>
       </c>
       <c r="F595" t="s">
-        <v>1048</v>
+        <v>288</v>
       </c>
       <c r="G595" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H595" t="s">
-        <v>888</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596">
         <v>595</v>
       </c>
       <c r="B596" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C596" t="s">
-        <v>1049</v>
+        <v>528</v>
       </c>
       <c r="D596" t="s">
         <v>10</v>
       </c>
       <c r="E596" t="s">
-        <v>726</v>
+        <v>1120</v>
       </c>
       <c r="F596" t="s">
-        <v>1050</v>
+        <v>115</v>
       </c>
       <c r="G596" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H596" t="s">
-        <v>1051</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C597" t="s">
-        <v>1041</v>
+        <v>956</v>
       </c>
       <c r="D597" t="s">
         <v>10</v>
       </c>
       <c r="E597" t="s">
-        <v>1042</v>
+        <v>1122</v>
       </c>
       <c r="F597" t="s">
-        <v>1043</v>
+        <v>1123</v>
       </c>
       <c r="G597" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H597" t="s">
-        <v>874</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598">
         <v>597</v>
       </c>
       <c r="B598" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C598" t="s">
-        <v>1046</v>
+        <v>462</v>
       </c>
       <c r="D598" t="s">
         <v>10</v>
       </c>
       <c r="E598" t="s">
-        <v>1047</v>
+        <v>1125</v>
       </c>
       <c r="F598" t="s">
-        <v>1048</v>
+        <v>1126</v>
       </c>
       <c r="G598" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H598" t="s">
-        <v>1052</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C599" t="s">
-        <v>937</v>
+        <v>1128</v>
       </c>
       <c r="D599" t="s">
         <v>10</v>
       </c>
       <c r="E599" t="s">
-        <v>1038</v>
+        <v>1129</v>
       </c>
       <c r="F599" t="s">
-        <v>1005</v>
+        <v>1130</v>
       </c>
       <c r="G599" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H599" t="s">
-        <v>1053</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C600" t="s">
-        <v>937</v>
+        <v>1132</v>
       </c>
       <c r="D600" t="s">
         <v>10</v>
       </c>
       <c r="E600" t="s">
-        <v>1038</v>
+        <v>1133</v>
       </c>
       <c r="F600" t="s">
-        <v>1005</v>
+        <v>1134</v>
       </c>
       <c r="G600" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H600" t="s">
-        <v>1054</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601">
         <v>600</v>
       </c>
       <c r="B601" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C601" t="s">
-        <v>262</v>
+        <v>21</v>
       </c>
       <c r="D601" t="s">
         <v>10</v>
       </c>
       <c r="E601" t="s">
-        <v>263</v>
+        <v>1136</v>
       </c>
       <c r="F601" t="s">
-        <v>264</v>
+        <v>1137</v>
       </c>
       <c r="G601" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H601" t="s">
-        <v>1055</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602">
         <v>601</v>
       </c>
       <c r="B602" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C602" t="s">
-        <v>689</v>
+        <v>1139</v>
       </c>
       <c r="D602" t="s">
         <v>10</v>
       </c>
       <c r="E602" t="s">
-        <v>1056</v>
+        <v>1140</v>
       </c>
       <c r="F602" t="s">
-        <v>148</v>
+        <v>1141</v>
       </c>
       <c r="G602" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H602" t="s">
-        <v>1057</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603">
         <v>602</v>
       </c>
       <c r="B603" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C603" t="s">
-        <v>937</v>
+        <v>462</v>
       </c>
       <c r="D603" t="s">
         <v>10</v>
       </c>
       <c r="E603" t="s">
-        <v>1038</v>
+        <v>959</v>
       </c>
       <c r="F603" t="s">
-        <v>1005</v>
+        <v>960</v>
       </c>
       <c r="G603" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H603" t="s">
-        <v>1058</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604">
         <v>603</v>
       </c>
       <c r="B604" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C604" t="s">
-        <v>937</v>
+        <v>525</v>
       </c>
       <c r="D604" t="s">
         <v>10</v>
       </c>
       <c r="E604" t="s">
-        <v>1038</v>
+        <v>296</v>
       </c>
       <c r="F604" t="s">
-        <v>1005</v>
+        <v>79</v>
       </c>
       <c r="G604" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H604" t="s">
-        <v>1059</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C605" t="s">
-        <v>1046</v>
+        <v>21</v>
       </c>
       <c r="D605" t="s">
         <v>10</v>
       </c>
       <c r="E605" t="s">
-        <v>1047</v>
+        <v>33</v>
       </c>
       <c r="F605" t="s">
-        <v>1048</v>
+        <v>22</v>
       </c>
       <c r="G605" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H605" t="s">
-        <v>1060</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C606" t="s">
-        <v>1046</v>
+        <v>462</v>
       </c>
       <c r="D606" t="s">
         <v>10</v>
       </c>
       <c r="E606" t="s">
-        <v>1047</v>
+        <v>959</v>
       </c>
       <c r="F606" t="s">
-        <v>1048</v>
+        <v>960</v>
       </c>
       <c r="G606" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H606" t="s">
-        <v>674</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607">
         <v>606</v>
       </c>
       <c r="B607" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C607" t="s">
-        <v>1046</v>
+        <v>1132</v>
       </c>
       <c r="D607" t="s">
         <v>10</v>
       </c>
       <c r="E607" t="s">
-        <v>1047</v>
+        <v>1133</v>
       </c>
       <c r="F607" t="s">
-        <v>1048</v>
+        <v>799</v>
       </c>
       <c r="G607" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H607" t="s">
-        <v>1061</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608">
         <v>607</v>
       </c>
       <c r="B608" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C608" t="s">
-        <v>1041</v>
+        <v>525</v>
       </c>
       <c r="D608" t="s">
         <v>10</v>
       </c>
       <c r="E608" t="s">
-        <v>1042</v>
+        <v>296</v>
       </c>
       <c r="F608" t="s">
-        <v>1062</v>
+        <v>79</v>
       </c>
       <c r="G608" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H608" t="s">
-        <v>1063</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609">
         <v>608</v>
       </c>
       <c r="B609" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C609" t="s">
-        <v>950</v>
+        <v>1132</v>
       </c>
       <c r="D609" t="s">
         <v>10</v>
       </c>
       <c r="E609" t="s">
-        <v>1064</v>
+        <v>1133</v>
       </c>
       <c r="F609" t="s">
-        <v>1065</v>
+        <v>1134</v>
       </c>
       <c r="G609" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H609" t="s">
-        <v>1066</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610">
         <v>609</v>
       </c>
       <c r="B610" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C610" t="s">
-        <v>950</v>
+        <v>241</v>
       </c>
       <c r="D610" t="s">
         <v>10</v>
       </c>
       <c r="E610" t="s">
-        <v>1064</v>
+        <v>112</v>
       </c>
       <c r="F610" t="s">
-        <v>1065</v>
+        <v>113</v>
       </c>
       <c r="G610" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H610" t="s">
-        <v>1067</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C611" t="s">
-        <v>950</v>
+        <v>1146</v>
       </c>
       <c r="D611" t="s">
         <v>10</v>
       </c>
       <c r="E611" t="s">
-        <v>1064</v>
+        <v>1147</v>
       </c>
       <c r="F611" t="s">
-        <v>1065</v>
+        <v>1148</v>
       </c>
       <c r="G611" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H611" t="s">
-        <v>1068</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612">
         <v>611</v>
       </c>
       <c r="B612" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C612" t="s">
-        <v>937</v>
+        <v>1109</v>
       </c>
       <c r="D612" t="s">
         <v>10</v>
       </c>
       <c r="E612" t="s">
-        <v>1038</v>
+        <v>1110</v>
       </c>
       <c r="F612" t="s">
-        <v>1005</v>
+        <v>1111</v>
       </c>
       <c r="G612" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H612" t="s">
-        <v>1069</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C613" t="s">
-        <v>470</v>
+        <v>241</v>
       </c>
       <c r="D613" t="s">
         <v>10</v>
       </c>
       <c r="E613" t="s">
-        <v>471</v>
+        <v>112</v>
       </c>
       <c r="F613" t="s">
-        <v>837</v>
+        <v>113</v>
       </c>
       <c r="G613" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H613" t="s">
-        <v>1070</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C614" t="s">
-        <v>1041</v>
+        <v>1152</v>
       </c>
       <c r="D614" t="s">
         <v>10</v>
       </c>
       <c r="E614" t="s">
-        <v>1042</v>
+        <v>1153</v>
       </c>
       <c r="F614" t="s">
-        <v>1043</v>
+        <v>1154</v>
       </c>
       <c r="G614" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H614" t="s">
-        <v>1063</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C615" t="s">
-        <v>1071</v>
+        <v>1132</v>
       </c>
       <c r="D615" t="s">
         <v>10</v>
       </c>
       <c r="E615" t="s">
-        <v>1072</v>
+        <v>1133</v>
       </c>
       <c r="F615" t="s">
-        <v>1073</v>
+        <v>1134</v>
       </c>
       <c r="G615" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H615" t="s">
-        <v>1074</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616">
         <v>615</v>
       </c>
       <c r="B616" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C616" t="s">
-        <v>1071</v>
+        <v>1132</v>
       </c>
       <c r="D616" t="s">
         <v>10</v>
       </c>
       <c r="E616" t="s">
-        <v>1072</v>
+        <v>1133</v>
       </c>
       <c r="F616" t="s">
-        <v>1073</v>
+        <v>1134</v>
       </c>
       <c r="G616" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H616" t="s">
-        <v>1075</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617">
         <v>616</v>
       </c>
       <c r="B617" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C617" t="s">
-        <v>689</v>
+        <v>1157</v>
       </c>
       <c r="D617" t="s">
         <v>10</v>
       </c>
       <c r="E617" t="s">
-        <v>1056</v>
+        <v>959</v>
       </c>
       <c r="F617" t="s">
-        <v>148</v>
+        <v>1096</v>
       </c>
       <c r="G617" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H617" t="s">
-        <v>1057</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C618" t="s">
-        <v>689</v>
+        <v>241</v>
       </c>
       <c r="D618" t="s">
         <v>10</v>
       </c>
       <c r="E618" t="s">
-        <v>1056</v>
+        <v>112</v>
       </c>
       <c r="F618" t="s">
-        <v>148</v>
+        <v>113</v>
       </c>
       <c r="G618" t="s">
-        <v>398</v>
+        <v>881</v>
       </c>
       <c r="H618" t="s">
-        <v>1057</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C619" t="s">
-        <v>689</v>
+        <v>1160</v>
       </c>
       <c r="D619" t="s">
         <v>10</v>
       </c>
       <c r="E619" t="s">
-        <v>1056</v>
+        <v>395</v>
       </c>
       <c r="F619" t="s">
-        <v>148</v>
+        <v>1097</v>
       </c>
       <c r="G619" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="H619" t="s">
-        <v>1057</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C620" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="D620" t="s">
         <v>10</v>
       </c>
       <c r="E620" t="s">
-        <v>151</v>
+        <v>33</v>
       </c>
       <c r="F620" t="s">
-        <v>306</v>
+        <v>22</v>
       </c>
       <c r="G620" t="s">
-        <v>663</v>
+        <v>395</v>
       </c>
       <c r="H620" t="s">
-        <v>1076</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C621" t="s">
-        <v>539</v>
+        <v>241</v>
       </c>
       <c r="D621" t="s">
         <v>10</v>
       </c>
       <c r="E621" t="s">
-        <v>931</v>
+        <v>112</v>
       </c>
       <c r="F621" t="s">
-        <v>932</v>
+        <v>1113</v>
       </c>
       <c r="G621" t="s">
-        <v>663</v>
+        <v>395</v>
       </c>
       <c r="H621" t="s">
-        <v>1045</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C622" t="s">
-        <v>539</v>
+        <v>1164</v>
       </c>
       <c r="D622" t="s">
         <v>10</v>
       </c>
       <c r="E622" t="s">
-        <v>931</v>
+        <v>264</v>
       </c>
       <c r="F622" t="s">
-        <v>932</v>
+        <v>265</v>
       </c>
       <c r="G622" t="s">
-        <v>663</v>
+        <v>395</v>
       </c>
       <c r="H622" t="s">
-        <v>1077</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623" t="s">
-        <v>108</v>
+        <v>445</v>
       </c>
       <c r="C623" t="s">
-        <v>539</v>
+        <v>1099</v>
       </c>
       <c r="D623" t="s">
         <v>10</v>
       </c>
       <c r="E623" t="s">
-        <v>931</v>
+        <v>895</v>
       </c>
       <c r="F623" t="s">
-        <v>932</v>
+        <v>895</v>
       </c>
       <c r="G623" t="s">
-        <v>663</v>
+        <v>395</v>
       </c>
       <c r="H623" t="s">
-        <v>1078</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C624" t="s">
-        <v>539</v>
+        <v>592</v>
       </c>
       <c r="D624" t="s">
         <v>10</v>
       </c>
       <c r="E624" t="s">
-        <v>931</v>
+        <v>992</v>
       </c>
       <c r="F624" t="s">
-        <v>932</v>
+        <v>1167</v>
       </c>
       <c r="G624" t="s">
-        <v>663</v>
+        <v>395</v>
       </c>
       <c r="H624" t="s">
-        <v>1079</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C625" t="s">
-        <v>92</v>
+        <v>1169</v>
       </c>
       <c r="D625" t="s">
         <v>10</v>
       </c>
       <c r="E625" t="s">
-        <v>151</v>
+        <v>1170</v>
       </c>
       <c r="F625" t="s">
-        <v>306</v>
+        <v>1171</v>
       </c>
       <c r="G625" t="s">
-        <v>663</v>
+        <v>395</v>
       </c>
       <c r="H625" t="s">
-        <v>1080</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626">
         <v>625</v>
       </c>
       <c r="B626" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C626" t="s">
-        <v>1081</v>
+        <v>21</v>
       </c>
       <c r="D626" t="s">
         <v>10</v>
       </c>
       <c r="E626" t="s">
-        <v>462</v>
+        <v>33</v>
       </c>
       <c r="F626" t="s">
-        <v>1082</v>
+        <v>22</v>
       </c>
       <c r="G626" t="s">
-        <v>663</v>
+        <v>395</v>
       </c>
       <c r="H626" t="s">
-        <v>1083</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C627" t="s">
-        <v>216</v>
+        <v>798</v>
       </c>
       <c r="D627" t="s">
         <v>10</v>
       </c>
       <c r="E627" t="s">
-        <v>462</v>
+        <v>799</v>
       </c>
       <c r="F627" t="s">
-        <v>1082</v>
+        <v>800</v>
       </c>
       <c r="G627" t="s">
-        <v>663</v>
+        <v>395</v>
       </c>
       <c r="H627" t="s">
-        <v>1084</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628">
         <v>627</v>
       </c>
       <c r="B628" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C628" t="s">
-        <v>1085</v>
+        <v>21</v>
       </c>
       <c r="D628" t="s">
         <v>10</v>
       </c>
       <c r="E628" t="s">
-        <v>462</v>
+        <v>33</v>
       </c>
       <c r="F628" t="s">
-        <v>1082</v>
+        <v>22</v>
       </c>
       <c r="G628" t="s">
-        <v>663</v>
+        <v>395</v>
       </c>
       <c r="H628" t="s">
-        <v>1086</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629">
         <v>628</v>
       </c>
       <c r="B629" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C629" t="s">
-        <v>1087</v>
+        <v>21</v>
       </c>
       <c r="D629" t="s">
         <v>10</v>
       </c>
       <c r="E629" t="s">
-        <v>398</v>
+        <v>22</v>
       </c>
       <c r="F629" t="s">
-        <v>399</v>
+        <v>22</v>
       </c>
       <c r="G629" t="s">
-        <v>663</v>
+        <v>395</v>
       </c>
       <c r="H629" t="s">
-        <v>1088</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C630" t="s">
-        <v>1089</v>
+        <v>479</v>
       </c>
       <c r="D630" t="s">
         <v>10</v>
       </c>
       <c r="E630" t="s">
-        <v>719</v>
+        <v>33</v>
       </c>
       <c r="F630" t="s">
-        <v>720</v>
+        <v>22</v>
       </c>
       <c r="G630" t="s">
-        <v>719</v>
+        <v>395</v>
       </c>
       <c r="H630" t="s">
-        <v>1090</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631">
         <v>630</v>
       </c>
       <c r="B631" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C631" t="s">
-        <v>1091</v>
+        <v>1177</v>
       </c>
       <c r="D631" t="s">
         <v>10</v>
       </c>
       <c r="E631" t="s">
-        <v>1092</v>
+        <v>168</v>
       </c>
       <c r="F631" t="s">
-        <v>1093</v>
+        <v>1178</v>
       </c>
       <c r="G631" t="s">
-        <v>719</v>
+        <v>605</v>
       </c>
       <c r="H631" t="s">
-        <v>1094</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C632" t="s">
-        <v>1046</v>
+        <v>1180</v>
       </c>
       <c r="D632" t="s">
         <v>10</v>
       </c>
       <c r="E632" t="s">
-        <v>1047</v>
+        <v>605</v>
       </c>
       <c r="F632" t="s">
-        <v>1048</v>
+        <v>1181</v>
       </c>
       <c r="G632" t="s">
-        <v>719</v>
+        <v>605</v>
       </c>
       <c r="H632" t="s">
-        <v>1095</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C633" t="s">
-        <v>1096</v>
+        <v>1183</v>
       </c>
       <c r="D633" t="s">
         <v>10</v>
       </c>
       <c r="E633" t="s">
-        <v>1097</v>
+        <v>1049</v>
       </c>
       <c r="F633" t="s">
-        <v>1098</v>
+        <v>1053</v>
       </c>
       <c r="G633" t="s">
-        <v>719</v>
+        <v>605</v>
       </c>
       <c r="H633" t="s">
-        <v>1099</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C634" t="s">
-        <v>90</v>
+        <v>277</v>
       </c>
       <c r="D634" t="s">
         <v>10</v>
       </c>
       <c r="E634" t="s">
-        <v>617</v>
+        <v>577</v>
       </c>
       <c r="F634" t="s">
-        <v>599</v>
+        <v>578</v>
       </c>
       <c r="G634" t="s">
-        <v>719</v>
+        <v>605</v>
       </c>
       <c r="H634" t="s">
-        <v>762</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C635" t="s">
-        <v>1100</v>
+        <v>942</v>
       </c>
       <c r="D635" t="s">
         <v>10</v>
       </c>
       <c r="E635" t="s">
-        <v>663</v>
+        <v>953</v>
       </c>
       <c r="F635" t="s">
-        <v>1101</v>
+        <v>1186</v>
       </c>
       <c r="G635" t="s">
-        <v>719</v>
+        <v>605</v>
       </c>
       <c r="H635" t="s">
-        <v>1102</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C636" t="s">
-        <v>1041</v>
+        <v>1188</v>
       </c>
       <c r="D636" t="s">
         <v>10</v>
       </c>
       <c r="E636" t="s">
-        <v>1042</v>
+        <v>1102</v>
       </c>
       <c r="F636" t="s">
-        <v>1043</v>
+        <v>1189</v>
       </c>
       <c r="G636" t="s">
-        <v>719</v>
+        <v>605</v>
       </c>
       <c r="H636" t="s">
-        <v>1103</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C637" t="s">
-        <v>157</v>
+        <v>568</v>
       </c>
       <c r="D637" t="s">
         <v>10</v>
       </c>
       <c r="E637" t="s">
-        <v>158</v>
+        <v>467</v>
       </c>
       <c r="F637" t="s">
-        <v>161</v>
+        <v>1191</v>
       </c>
       <c r="G637" t="s">
-        <v>719</v>
+        <v>605</v>
       </c>
       <c r="H637" t="s">
-        <v>1104</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638">
         <v>637</v>
       </c>
       <c r="B638" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C638" t="s">
-        <v>1071</v>
+        <v>1188</v>
       </c>
       <c r="D638" t="s">
         <v>10</v>
       </c>
       <c r="E638" t="s">
-        <v>1072</v>
+        <v>1193</v>
       </c>
       <c r="F638" t="s">
-        <v>1073</v>
+        <v>1194</v>
       </c>
       <c r="G638" t="s">
-        <v>719</v>
+        <v>605</v>
       </c>
       <c r="H638" t="s">
-        <v>1105</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C639" t="s">
-        <v>1046</v>
+        <v>1188</v>
       </c>
       <c r="D639" t="s">
         <v>10</v>
       </c>
       <c r="E639" t="s">
-        <v>1047</v>
+        <v>1193</v>
       </c>
       <c r="F639" t="s">
-        <v>1048</v>
+        <v>1194</v>
       </c>
       <c r="G639" t="s">
-        <v>719</v>
+        <v>605</v>
       </c>
       <c r="H639" t="s">
-        <v>1106</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640">
         <v>639</v>
       </c>
       <c r="B640" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C640" t="s">
-        <v>1046</v>
+        <v>1183</v>
       </c>
       <c r="D640" t="s">
         <v>10</v>
       </c>
       <c r="E640" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F640" t="s">
-        <v>1048</v>
+        <v>1053</v>
       </c>
       <c r="G640" t="s">
-        <v>719</v>
+        <v>605</v>
       </c>
       <c r="H640" t="s">
-        <v>1107</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C641" t="s">
-        <v>1041</v>
+        <v>25</v>
       </c>
       <c r="D641" t="s">
         <v>10</v>
       </c>
       <c r="E641" t="s">
-        <v>1042</v>
+        <v>26</v>
       </c>
       <c r="F641" t="s">
-        <v>1043</v>
+        <v>27</v>
       </c>
       <c r="G641" t="s">
-        <v>719</v>
+        <v>1096</v>
       </c>
       <c r="H641" t="s">
-        <v>1108</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C642" t="s">
-        <v>866</v>
+        <v>25</v>
       </c>
       <c r="D642" t="s">
         <v>10</v>
       </c>
       <c r="E642" t="s">
-        <v>953</v>
+        <v>26</v>
       </c>
       <c r="F642" t="s">
-        <v>140</v>
+        <v>897</v>
       </c>
       <c r="G642" t="s">
-        <v>719</v>
+        <v>1096</v>
       </c>
       <c r="H642" t="s">
-        <v>1109</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C643" t="s">
-        <v>1110</v>
+        <v>29</v>
       </c>
       <c r="D643" t="s">
         <v>10</v>
       </c>
       <c r="E643" t="s">
-        <v>1111</v>
+        <v>30</v>
       </c>
       <c r="F643" t="s">
-        <v>307</v>
+        <v>986</v>
       </c>
       <c r="G643" t="s">
-        <v>719</v>
+        <v>1096</v>
       </c>
       <c r="H643" t="s">
-        <v>1112</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644">
         <v>643</v>
       </c>
       <c r="B644" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C644" t="s">
-        <v>1110</v>
+        <v>241</v>
       </c>
       <c r="D644" t="s">
         <v>10</v>
       </c>
       <c r="E644" t="s">
-        <v>1111</v>
+        <v>1201</v>
       </c>
       <c r="F644" t="s">
-        <v>307</v>
+        <v>115</v>
       </c>
       <c r="G644" t="s">
-        <v>719</v>
+        <v>1096</v>
       </c>
       <c r="H644" t="s">
-        <v>1113</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645">
         <v>644</v>
       </c>
       <c r="B645" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C645" t="s">
-        <v>1114</v>
+        <v>1203</v>
       </c>
       <c r="D645" t="s">
         <v>10</v>
       </c>
       <c r="E645" t="s">
-        <v>1115</v>
+        <v>84</v>
       </c>
       <c r="F645" t="s">
-        <v>1082</v>
+        <v>571</v>
       </c>
       <c r="G645" t="s">
-        <v>719</v>
+        <v>1096</v>
       </c>
       <c r="H645" t="s">
-        <v>1116</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C646" t="s">
-        <v>1071</v>
+        <v>1065</v>
       </c>
       <c r="D646" t="s">
         <v>10</v>
       </c>
       <c r="E646" t="s">
-        <v>1072</v>
+        <v>1066</v>
       </c>
       <c r="F646" t="s">
-        <v>1073</v>
+        <v>1067</v>
       </c>
       <c r="G646" t="s">
-        <v>719</v>
+        <v>1096</v>
       </c>
       <c r="H646" t="s">
-        <v>1117</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C647" t="s">
-        <v>1118</v>
+        <v>17</v>
       </c>
       <c r="D647" t="s">
         <v>10</v>
       </c>
       <c r="E647" t="s">
-        <v>953</v>
+        <v>921</v>
       </c>
       <c r="F647" t="s">
-        <v>35</v>
+        <v>892</v>
       </c>
       <c r="G647" t="s">
-        <v>719</v>
+        <v>1096</v>
       </c>
       <c r="H647" t="s">
-        <v>1119</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C648" t="s">
-        <v>1046</v>
+        <v>21</v>
       </c>
       <c r="D648" t="s">
         <v>10</v>
       </c>
       <c r="E648" t="s">
-        <v>1047</v>
+        <v>33</v>
       </c>
       <c r="F648" t="s">
-        <v>1048</v>
+        <v>22</v>
       </c>
       <c r="G648" t="s">
-        <v>1120</v>
+        <v>1096</v>
       </c>
       <c r="H648" t="s">
-        <v>1121</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C649" t="s">
-        <v>177</v>
+        <v>1208</v>
       </c>
       <c r="D649" t="s">
         <v>10</v>
       </c>
       <c r="E649" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="F649" t="s">
-        <v>179</v>
+        <v>307</v>
       </c>
       <c r="G649" t="s">
-        <v>1120</v>
+        <v>895</v>
       </c>
       <c r="H649" t="s">
-        <v>1122</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C650" t="s">
-        <v>177</v>
+        <v>1210</v>
       </c>
       <c r="D650" t="s">
         <v>10</v>
       </c>
       <c r="E650" t="s">
-        <v>178</v>
+        <v>1170</v>
       </c>
       <c r="F650" t="s">
-        <v>179</v>
+        <v>1211</v>
       </c>
       <c r="G650" t="s">
-        <v>1120</v>
+        <v>895</v>
       </c>
       <c r="H650" t="s">
-        <v>1122</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C651" t="s">
-        <v>177</v>
+        <v>1213</v>
       </c>
       <c r="D651" t="s">
         <v>10</v>
       </c>
       <c r="E651" t="s">
-        <v>178</v>
+        <v>1110</v>
       </c>
       <c r="F651" t="s">
-        <v>179</v>
+        <v>1214</v>
       </c>
       <c r="G651" t="s">
-        <v>1120</v>
+        <v>895</v>
       </c>
       <c r="H651" t="s">
-        <v>1123</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652">
         <v>651</v>
       </c>
       <c r="B652" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C652" t="s">
-        <v>177</v>
+        <v>25</v>
       </c>
       <c r="D652" t="s">
         <v>10</v>
       </c>
       <c r="E652" t="s">
-        <v>178</v>
+        <v>26</v>
       </c>
       <c r="F652" t="s">
-        <v>456</v>
+        <v>897</v>
       </c>
       <c r="G652" t="s">
-        <v>1120</v>
+        <v>895</v>
       </c>
       <c r="H652" t="s">
-        <v>1123</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C653" t="s">
-        <v>1046</v>
+        <v>592</v>
       </c>
       <c r="D653" t="s">
         <v>10</v>
       </c>
       <c r="E653" t="s">
-        <v>1047</v>
+        <v>992</v>
       </c>
       <c r="F653" t="s">
-        <v>1048</v>
+        <v>1167</v>
       </c>
       <c r="G653" t="s">
-        <v>1120</v>
+        <v>895</v>
       </c>
       <c r="H653" t="s">
-        <v>493</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C654" t="s">
-        <v>1049</v>
+        <v>977</v>
       </c>
       <c r="D654" t="s">
         <v>10</v>
       </c>
       <c r="E654" t="s">
-        <v>726</v>
+        <v>605</v>
       </c>
       <c r="F654" t="s">
-        <v>1050</v>
+        <v>1089</v>
       </c>
       <c r="G654" t="s">
-        <v>1120</v>
+        <v>278</v>
       </c>
       <c r="H654" t="s">
-        <v>1124</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C655" t="s">
-        <v>1071</v>
+        <v>568</v>
       </c>
       <c r="D655" t="s">
         <v>10</v>
       </c>
       <c r="E655" t="s">
-        <v>1072</v>
+        <v>467</v>
       </c>
       <c r="F655" t="s">
-        <v>1073</v>
+        <v>1191</v>
       </c>
       <c r="G655" t="s">
-        <v>1120</v>
+        <v>278</v>
       </c>
       <c r="H655" t="s">
-        <v>1125</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C656" t="s">
-        <v>1071</v>
+        <v>568</v>
       </c>
       <c r="D656" t="s">
         <v>10</v>
       </c>
       <c r="E656" t="s">
-        <v>1072</v>
+        <v>467</v>
       </c>
       <c r="F656" t="s">
-        <v>1073</v>
+        <v>1191</v>
       </c>
       <c r="G656" t="s">
-        <v>1120</v>
+        <v>278</v>
       </c>
       <c r="H656" t="s">
-        <v>1126</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657">
         <v>656</v>
       </c>
       <c r="B657" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C657" t="s">
-        <v>1046</v>
+        <v>471</v>
       </c>
       <c r="D657" t="s">
         <v>10</v>
       </c>
       <c r="E657" t="s">
-        <v>1047</v>
+        <v>1221</v>
       </c>
       <c r="F657" t="s">
-        <v>1048</v>
+        <v>422</v>
       </c>
       <c r="G657" t="s">
-        <v>1120</v>
+        <v>278</v>
       </c>
       <c r="H657" t="s">
-        <v>870</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C658" t="s">
-        <v>1071</v>
+        <v>568</v>
       </c>
       <c r="D658" t="s">
         <v>10</v>
       </c>
       <c r="E658" t="s">
-        <v>1072</v>
+        <v>467</v>
       </c>
       <c r="F658" t="s">
-        <v>1073</v>
+        <v>1191</v>
       </c>
       <c r="G658" t="s">
-        <v>1120</v>
+        <v>278</v>
       </c>
       <c r="H658" t="s">
-        <v>870</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C659" t="s">
-        <v>1046</v>
+        <v>568</v>
       </c>
       <c r="D659" t="s">
         <v>10</v>
       </c>
       <c r="E659" t="s">
-        <v>1047</v>
+        <v>467</v>
       </c>
       <c r="F659" t="s">
-        <v>1048</v>
+        <v>1191</v>
       </c>
       <c r="G659" t="s">
-        <v>1120</v>
+        <v>278</v>
       </c>
       <c r="H659" t="s">
-        <v>1127</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660">
         <v>659</v>
       </c>
       <c r="B660" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C660" t="s">
-        <v>1046</v>
+        <v>1225</v>
       </c>
       <c r="D660" t="s">
         <v>10</v>
       </c>
       <c r="E660" t="s">
-        <v>1047</v>
+        <v>895</v>
       </c>
       <c r="F660" t="s">
-        <v>1048</v>
+        <v>1226</v>
       </c>
       <c r="G660" t="s">
-        <v>1120</v>
+        <v>278</v>
       </c>
       <c r="H660" t="s">
-        <v>671</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C661" t="s">
-        <v>1128</v>
+        <v>1228</v>
       </c>
       <c r="D661" t="s">
         <v>10</v>
       </c>
       <c r="E661" t="s">
-        <v>953</v>
+        <v>1229</v>
       </c>
       <c r="F661" t="s">
-        <v>289</v>
+        <v>1230</v>
       </c>
       <c r="G661" t="s">
-        <v>953</v>
+        <v>278</v>
       </c>
       <c r="H661" t="s">
-        <v>1129</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C662" t="s">
-        <v>1130</v>
+        <v>815</v>
       </c>
       <c r="D662" t="s">
         <v>10</v>
       </c>
       <c r="E662" t="s">
-        <v>1131</v>
+        <v>924</v>
       </c>
       <c r="F662" t="s">
-        <v>1132</v>
+        <v>1232</v>
       </c>
       <c r="G662" t="s">
-        <v>953</v>
+        <v>278</v>
       </c>
       <c r="H662" t="s">
-        <v>1133</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C663" t="s">
-        <v>1134</v>
+        <v>1234</v>
       </c>
       <c r="D663" t="s">
         <v>10</v>
       </c>
       <c r="E663" t="s">
-        <v>730</v>
+        <v>895</v>
       </c>
       <c r="F663" t="s">
-        <v>169</v>
+        <v>1226</v>
       </c>
       <c r="G663" t="s">
-        <v>953</v>
+        <v>278</v>
       </c>
       <c r="H663" t="s">
-        <v>1135</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C664" t="s">
-        <v>1136</v>
+        <v>1236</v>
       </c>
       <c r="D664" t="s">
         <v>10</v>
       </c>
       <c r="E664" t="s">
-        <v>953</v>
+        <v>97</v>
       </c>
       <c r="F664" t="s">
-        <v>954</v>
+        <v>1237</v>
       </c>
       <c r="G664" t="s">
-        <v>953</v>
+        <v>97</v>
       </c>
       <c r="H664" t="s">
-        <v>1137</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665">
         <v>664</v>
       </c>
       <c r="B665" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C665" t="s">
-        <v>243</v>
+        <v>977</v>
       </c>
       <c r="D665" t="s">
         <v>10</v>
       </c>
       <c r="E665" t="s">
-        <v>244</v>
+        <v>97</v>
       </c>
       <c r="F665" t="s">
-        <v>484</v>
+        <v>1239</v>
       </c>
       <c r="G665" t="s">
-        <v>1138</v>
+        <v>97</v>
       </c>
       <c r="H665" t="s">
-        <v>1139</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666">
         <v>665</v>
       </c>
       <c r="B666" t="s">
+        <v>16</v>
+      </c>
+      <c r="C666" t="s">
+        <v>107</v>
+      </c>
+      <c r="D666" t="s">
+        <v>10</v>
+      </c>
+      <c r="E666" t="s">
         <v>108</v>
       </c>
-      <c r="C666" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F666" t="s">
-        <v>189</v>
+        <v>109</v>
       </c>
       <c r="G666" t="s">
-        <v>1138</v>
+        <v>97</v>
       </c>
       <c r="H666" t="s">
-        <v>673</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667">
         <v>666</v>
       </c>
       <c r="B667" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C667" t="s">
-        <v>243</v>
+        <v>815</v>
       </c>
       <c r="D667" t="s">
         <v>10</v>
       </c>
       <c r="E667" t="s">
-        <v>244</v>
+        <v>924</v>
       </c>
       <c r="F667" t="s">
-        <v>189</v>
+        <v>1232</v>
       </c>
       <c r="G667" t="s">
-        <v>1138</v>
+        <v>97</v>
       </c>
       <c r="H667" t="s">
-        <v>1140</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668">
         <v>667</v>
       </c>
       <c r="B668" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C668" t="s">
-        <v>1141</v>
+        <v>568</v>
       </c>
       <c r="D668" t="s">
         <v>10</v>
       </c>
       <c r="E668" t="s">
-        <v>1142</v>
+        <v>467</v>
       </c>
       <c r="F668" t="s">
-        <v>1143</v>
+        <v>1191</v>
       </c>
       <c r="G668" t="s">
-        <v>986</v>
+        <v>97</v>
       </c>
       <c r="H668" t="s">
-        <v>1144</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C669" t="s">
-        <v>1145</v>
+        <v>580</v>
       </c>
       <c r="D669" t="s">
         <v>10</v>
       </c>
       <c r="E669" t="s">
-        <v>1146</v>
+        <v>1242</v>
       </c>
       <c r="F669" t="s">
-        <v>1147</v>
+        <v>165</v>
       </c>
       <c r="G669" t="s">
-        <v>1148</v>
+        <v>97</v>
       </c>
       <c r="H669" t="s">
-        <v>1149</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C670" t="s">
-        <v>1150</v>
+        <v>977</v>
       </c>
       <c r="D670" t="s">
         <v>10</v>
       </c>
       <c r="E670" t="s">
-        <v>520</v>
+        <v>278</v>
       </c>
       <c r="F670" t="s">
-        <v>644</v>
+        <v>279</v>
       </c>
       <c r="G670" t="s">
-        <v>520</v>
+        <v>97</v>
       </c>
       <c r="H670" t="s">
-        <v>1151</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C671" t="s">
-        <v>367</v>
+        <v>948</v>
       </c>
       <c r="D671" t="s">
         <v>10</v>
       </c>
       <c r="E671" t="s">
-        <v>1152</v>
+        <v>1245</v>
       </c>
       <c r="F671" t="s">
-        <v>664</v>
+        <v>1246</v>
       </c>
       <c r="G671" t="s">
-        <v>520</v>
+        <v>928</v>
       </c>
       <c r="H671" t="s">
-        <v>1153</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C672" t="s">
-        <v>1154</v>
+        <v>1248</v>
       </c>
       <c r="D672" t="s">
         <v>10</v>
       </c>
       <c r="E672" t="s">
-        <v>520</v>
+        <v>97</v>
       </c>
       <c r="F672" t="s">
-        <v>926</v>
+        <v>1178</v>
       </c>
       <c r="G672" t="s">
-        <v>520</v>
+        <v>928</v>
       </c>
       <c r="H672" t="s">
-        <v>1155</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C673" t="s">
-        <v>232</v>
+        <v>1250</v>
       </c>
       <c r="D673" t="s">
         <v>10</v>
       </c>
       <c r="E673" t="s">
-        <v>1152</v>
+        <v>1251</v>
       </c>
       <c r="F673" t="s">
-        <v>664</v>
+        <v>803</v>
       </c>
       <c r="G673" t="s">
-        <v>520</v>
+        <v>928</v>
       </c>
       <c r="H673" t="s">
-        <v>1156</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674">
         <v>673</v>
       </c>
       <c r="B674" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C674" t="s">
-        <v>283</v>
+        <v>1253</v>
       </c>
       <c r="D674" t="s">
         <v>10</v>
       </c>
       <c r="E674" t="s">
-        <v>1152</v>
+        <v>1102</v>
       </c>
       <c r="F674" t="s">
-        <v>664</v>
+        <v>1103</v>
       </c>
       <c r="G674" t="s">
-        <v>520</v>
+        <v>928</v>
       </c>
       <c r="H674" t="s">
-        <v>1157</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C675" t="s">
-        <v>1158</v>
+        <v>1250</v>
       </c>
       <c r="D675" t="s">
         <v>10</v>
       </c>
       <c r="E675" t="s">
-        <v>1152</v>
+        <v>1255</v>
       </c>
       <c r="F675" t="s">
-        <v>664</v>
+        <v>165</v>
       </c>
       <c r="G675" t="s">
-        <v>520</v>
+        <v>928</v>
       </c>
       <c r="H675" t="s">
-        <v>1159</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C676" t="s">
-        <v>1160</v>
+        <v>977</v>
       </c>
       <c r="D676" t="s">
         <v>10</v>
       </c>
       <c r="E676" t="s">
-        <v>1152</v>
+        <v>1257</v>
       </c>
       <c r="F676" t="s">
-        <v>664</v>
+        <v>1178</v>
       </c>
       <c r="G676" t="s">
-        <v>520</v>
+        <v>928</v>
       </c>
       <c r="H676" t="s">
-        <v>1161</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C677" t="s">
-        <v>1162</v>
+        <v>1259</v>
       </c>
       <c r="D677" t="s">
         <v>10</v>
       </c>
       <c r="E677" t="s">
-        <v>1152</v>
+        <v>928</v>
       </c>
       <c r="F677" t="s">
-        <v>664</v>
+        <v>1239</v>
       </c>
       <c r="G677" t="s">
-        <v>1152</v>
+        <v>928</v>
       </c>
       <c r="H677" t="s">
-        <v>1163</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C678" t="s">
-        <v>1164</v>
+        <v>1261</v>
       </c>
       <c r="D678" t="s">
         <v>10</v>
       </c>
       <c r="E678" t="s">
-        <v>1152</v>
+        <v>84</v>
       </c>
       <c r="F678" t="s">
-        <v>664</v>
+        <v>986</v>
       </c>
       <c r="G678" t="s">
-        <v>1152</v>
+        <v>928</v>
       </c>
       <c r="H678" t="s">
-        <v>1165</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="C679" t="s">
-        <v>1166</v>
+        <v>1263</v>
       </c>
       <c r="D679" t="s">
         <v>10</v>
       </c>
       <c r="E679" t="s">
-        <v>730</v>
+        <v>84</v>
       </c>
       <c r="F679" t="s">
-        <v>169</v>
+        <v>986</v>
       </c>
       <c r="G679" t="s">
-        <v>1152</v>
+        <v>928</v>
       </c>
       <c r="H679" t="s">
-        <v>1167</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C680" t="s">
-        <v>1168</v>
+        <v>1265</v>
       </c>
       <c r="D680" t="s">
         <v>10</v>
       </c>
       <c r="E680" t="s">
-        <v>1169</v>
+        <v>84</v>
       </c>
       <c r="F680" t="s">
-        <v>1170</v>
+        <v>85</v>
       </c>
       <c r="G680" t="s">
-        <v>1171</v>
+        <v>928</v>
       </c>
       <c r="H680" t="s">
-        <v>1172</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C681" t="s">
-        <v>539</v>
+        <v>1105</v>
       </c>
       <c r="D681" t="s">
         <v>10</v>
       </c>
       <c r="E681" t="s">
-        <v>520</v>
+        <v>1267</v>
       </c>
       <c r="F681" t="s">
-        <v>664</v>
+        <v>1268</v>
       </c>
       <c r="G681" t="s">
-        <v>1171</v>
+        <v>928</v>
       </c>
       <c r="H681" t="s">
-        <v>1173</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682">
         <v>681</v>
       </c>
       <c r="B682" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C682" t="s">
-        <v>57</v>
+        <v>1270</v>
       </c>
       <c r="D682" t="s">
         <v>10</v>
       </c>
       <c r="E682" t="s">
-        <v>1174</v>
+        <v>1245</v>
       </c>
       <c r="F682" t="s">
-        <v>658</v>
+        <v>1246</v>
       </c>
       <c r="G682" t="s">
-        <v>1171</v>
+        <v>928</v>
       </c>
       <c r="H682" t="s">
-        <v>1175</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683">
         <v>682</v>
       </c>
       <c r="B683" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C683" t="s">
-        <v>320</v>
+        <v>1272</v>
       </c>
       <c r="D683" t="s">
         <v>10</v>
       </c>
       <c r="E683" t="s">
-        <v>244</v>
+        <v>18</v>
       </c>
       <c r="F683" t="s">
-        <v>189</v>
+        <v>929</v>
       </c>
       <c r="G683" t="s">
-        <v>1171</v>
+        <v>18</v>
       </c>
       <c r="H683" t="s">
-        <v>674</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684">
         <v>683</v>
       </c>
       <c r="B684" t="s">
+        <v>16</v>
+      </c>
+      <c r="C684" t="s">
+        <v>107</v>
+      </c>
+      <c r="D684" t="s">
+        <v>10</v>
+      </c>
+      <c r="E684" t="s">
         <v>108</v>
       </c>
-      <c r="C684" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F684" t="s">
-        <v>152</v>
+        <v>1274</v>
       </c>
       <c r="G684" t="s">
-        <v>1171</v>
+        <v>18</v>
       </c>
       <c r="H684" t="s">
-        <v>1176</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685">
         <v>684</v>
       </c>
       <c r="B685" t="s">
+        <v>16</v>
+      </c>
+      <c r="C685" t="s">
+        <v>107</v>
+      </c>
+      <c r="D685" t="s">
+        <v>10</v>
+      </c>
+      <c r="E685" t="s">
         <v>108</v>
       </c>
-      <c r="C685" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F685" t="s">
-        <v>497</v>
+        <v>1274</v>
       </c>
       <c r="G685" t="s">
-        <v>1171</v>
+        <v>18</v>
       </c>
       <c r="H685" t="s">
-        <v>1177</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686">
         <v>685</v>
       </c>
       <c r="B686" t="s">
+        <v>16</v>
+      </c>
+      <c r="C686" t="s">
+        <v>107</v>
+      </c>
+      <c r="D686" t="s">
+        <v>10</v>
+      </c>
+      <c r="E686" t="s">
         <v>108</v>
       </c>
-      <c r="C686" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F686" t="s">
-        <v>1170</v>
+        <v>1274</v>
       </c>
       <c r="G686" t="s">
-        <v>656</v>
+        <v>18</v>
       </c>
       <c r="H686" t="s">
-        <v>1172</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687">
         <v>686</v>
       </c>
       <c r="B687" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C687" t="s">
-        <v>92</v>
+        <v>1276</v>
       </c>
       <c r="D687" t="s">
         <v>10</v>
       </c>
       <c r="E687" t="s">
-        <v>151</v>
+        <v>1277</v>
       </c>
       <c r="F687" t="s">
-        <v>151</v>
+        <v>1189</v>
       </c>
       <c r="G687" t="s">
-        <v>656</v>
+        <v>18</v>
       </c>
       <c r="H687" t="s">
-        <v>1178</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688">
         <v>687</v>
       </c>
       <c r="B688" t="s">
+        <v>16</v>
+      </c>
+      <c r="C688" t="s">
+        <v>107</v>
+      </c>
+      <c r="D688" t="s">
+        <v>10</v>
+      </c>
+      <c r="E688" t="s">
         <v>108</v>
       </c>
-      <c r="C688" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F688" t="s">
-        <v>850</v>
+        <v>1274</v>
       </c>
       <c r="G688" t="s">
-        <v>656</v>
+        <v>18</v>
       </c>
       <c r="H688" t="s">
-        <v>884</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689">
         <v>688</v>
       </c>
       <c r="B689" t="s">
+        <v>16</v>
+      </c>
+      <c r="C689" t="s">
+        <v>107</v>
+      </c>
+      <c r="D689" t="s">
+        <v>10</v>
+      </c>
+      <c r="E689" t="s">
         <v>108</v>
       </c>
-      <c r="C689" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F689" t="s">
-        <v>1181</v>
+        <v>1274</v>
       </c>
       <c r="G689" t="s">
-        <v>656</v>
+        <v>18</v>
       </c>
       <c r="H689" t="s">
-        <v>1182</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690">
         <v>689</v>
       </c>
       <c r="B690" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C690" t="s">
-        <v>1096</v>
+        <v>977</v>
       </c>
       <c r="D690" t="s">
         <v>10</v>
       </c>
       <c r="E690" t="s">
-        <v>1097</v>
+        <v>1257</v>
       </c>
       <c r="F690" t="s">
-        <v>1098</v>
+        <v>1178</v>
       </c>
       <c r="G690" t="s">
-        <v>656</v>
+        <v>168</v>
       </c>
       <c r="H690" t="s">
-        <v>1183</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691">
         <v>690</v>
       </c>
       <c r="B691" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C691" t="s">
-        <v>1184</v>
+        <v>1280</v>
       </c>
       <c r="D691" t="s">
         <v>10</v>
       </c>
       <c r="E691" t="s">
-        <v>520</v>
+        <v>1281</v>
       </c>
       <c r="F691" t="s">
-        <v>664</v>
+        <v>104</v>
       </c>
       <c r="G691" t="s">
-        <v>747</v>
+        <v>168</v>
       </c>
       <c r="H691" t="s">
-        <v>1185</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692">
         <v>691</v>
       </c>
       <c r="B692" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C692" t="s">
-        <v>1186</v>
+        <v>29</v>
       </c>
       <c r="D692" t="s">
         <v>10</v>
       </c>
       <c r="E692" t="s">
-        <v>1152</v>
+        <v>30</v>
       </c>
       <c r="F692" t="s">
-        <v>1187</v>
+        <v>31</v>
       </c>
       <c r="G692" t="s">
-        <v>747</v>
+        <v>168</v>
       </c>
       <c r="H692" t="s">
-        <v>1188</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693">
         <v>692</v>
       </c>
       <c r="B693" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C693" t="s">
-        <v>1189</v>
+        <v>1284</v>
       </c>
       <c r="D693" t="s">
         <v>10</v>
       </c>
       <c r="E693" t="s">
-        <v>1171</v>
+        <v>1245</v>
       </c>
       <c r="F693" t="s">
-        <v>1190</v>
+        <v>1285</v>
       </c>
       <c r="G693" t="s">
-        <v>617</v>
+        <v>168</v>
       </c>
       <c r="H693" t="s">
-        <v>1191</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694">
         <v>693</v>
       </c>
       <c r="B694" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C694" t="s">
-        <v>539</v>
+        <v>1284</v>
       </c>
       <c r="D694" t="s">
         <v>10</v>
       </c>
       <c r="E694" t="s">
-        <v>931</v>
+        <v>1245</v>
       </c>
       <c r="F694" t="s">
-        <v>932</v>
+        <v>1285</v>
       </c>
       <c r="G694" t="s">
-        <v>617</v>
+        <v>168</v>
       </c>
       <c r="H694" t="s">
-        <v>969</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695">
         <v>694</v>
       </c>
       <c r="B695" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C695" t="s">
-        <v>350</v>
+        <v>1284</v>
       </c>
       <c r="D695" t="s">
         <v>10</v>
       </c>
       <c r="E695" t="s">
-        <v>1192</v>
+        <v>1245</v>
       </c>
       <c r="F695" t="s">
-        <v>553</v>
+        <v>1285</v>
       </c>
       <c r="G695" t="s">
-        <v>617</v>
+        <v>168</v>
       </c>
       <c r="H695" t="s">
-        <v>671</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696">
         <v>695</v>
       </c>
       <c r="B696" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C696" t="s">
-        <v>350</v>
+        <v>1284</v>
       </c>
       <c r="D696" t="s">
         <v>10</v>
       </c>
       <c r="E696" t="s">
-        <v>1192</v>
+        <v>1245</v>
       </c>
       <c r="F696" t="s">
-        <v>553</v>
+        <v>1246</v>
       </c>
       <c r="G696" t="s">
-        <v>617</v>
+        <v>168</v>
       </c>
       <c r="H696" t="s">
-        <v>1193</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697">
         <v>696</v>
       </c>
       <c r="B697" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C697" t="s">
-        <v>210</v>
+        <v>1284</v>
       </c>
       <c r="D697" t="s">
         <v>10</v>
       </c>
       <c r="E697" t="s">
-        <v>1192</v>
+        <v>1245</v>
       </c>
       <c r="F697" t="s">
-        <v>553</v>
+        <v>1246</v>
       </c>
       <c r="G697" t="s">
-        <v>617</v>
+        <v>306</v>
       </c>
       <c r="H697" t="s">
-        <v>1194</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698">
         <v>697</v>
       </c>
       <c r="B698" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C698" t="s">
-        <v>1195</v>
+        <v>1051</v>
       </c>
       <c r="D698" t="s">
         <v>10</v>
       </c>
       <c r="E698" t="s">
-        <v>358</v>
+        <v>1290</v>
       </c>
       <c r="F698" t="s">
-        <v>606</v>
+        <v>1291</v>
       </c>
       <c r="G698" t="s">
-        <v>617</v>
+        <v>306</v>
       </c>
       <c r="H698" t="s">
-        <v>1196</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699">
         <v>698</v>
       </c>
       <c r="B699" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C699" t="s">
-        <v>87</v>
+        <v>798</v>
       </c>
       <c r="D699" t="s">
         <v>10</v>
       </c>
       <c r="E699" t="s">
-        <v>185</v>
+        <v>953</v>
       </c>
       <c r="F699" t="s">
-        <v>510</v>
+        <v>1186</v>
       </c>
       <c r="G699" t="s">
-        <v>617</v>
+        <v>306</v>
       </c>
       <c r="H699" t="s">
-        <v>1197</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700">
         <v>699</v>
       </c>
       <c r="B700" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C700" t="s">
-        <v>539</v>
+        <v>1284</v>
       </c>
       <c r="D700" t="s">
         <v>10</v>
       </c>
       <c r="E700" t="s">
-        <v>931</v>
+        <v>1245</v>
       </c>
       <c r="F700" t="s">
-        <v>932</v>
+        <v>1285</v>
       </c>
       <c r="G700" t="s">
-        <v>617</v>
+        <v>306</v>
       </c>
       <c r="H700" t="s">
-        <v>1176</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701">
         <v>700</v>
       </c>
       <c r="B701" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C701" t="s">
-        <v>350</v>
+        <v>277</v>
       </c>
       <c r="D701" t="s">
         <v>10</v>
       </c>
       <c r="E701" t="s">
-        <v>1192</v>
+        <v>888</v>
       </c>
       <c r="F701" t="s">
-        <v>553</v>
+        <v>331</v>
       </c>
       <c r="G701" t="s">
-        <v>617</v>
+        <v>306</v>
       </c>
       <c r="H701" t="s">
-        <v>1198</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702">
         <v>701</v>
       </c>
       <c r="B702" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C702" t="s">
-        <v>350</v>
+        <v>29</v>
       </c>
       <c r="D702" t="s">
         <v>10</v>
       </c>
       <c r="E702" t="s">
-        <v>1192</v>
+        <v>30</v>
       </c>
       <c r="F702" t="s">
-        <v>553</v>
+        <v>31</v>
       </c>
       <c r="G702" t="s">
-        <v>617</v>
+        <v>306</v>
       </c>
       <c r="H702" t="s">
-        <v>1199</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703">
         <v>702</v>
       </c>
       <c r="B703" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C703" t="s">
-        <v>239</v>
+        <v>462</v>
       </c>
       <c r="D703" t="s">
         <v>10</v>
       </c>
       <c r="E703" t="s">
-        <v>240</v>
+        <v>1093</v>
       </c>
       <c r="F703" t="s">
-        <v>289</v>
+        <v>1291</v>
       </c>
       <c r="G703" t="s">
-        <v>617</v>
+        <v>306</v>
       </c>
       <c r="H703" t="s">
-        <v>1200</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704">
         <v>703</v>
       </c>
       <c r="B704" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C704" t="s">
-        <v>350</v>
+        <v>1297</v>
       </c>
       <c r="D704" t="s">
         <v>10</v>
       </c>
       <c r="E704" t="s">
-        <v>1192</v>
+        <v>306</v>
       </c>
       <c r="F704" t="s">
-        <v>553</v>
+        <v>307</v>
       </c>
       <c r="G704" t="s">
-        <v>617</v>
+        <v>306</v>
       </c>
       <c r="H704" t="s">
-        <v>1201</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705">
         <v>704</v>
       </c>
       <c r="B705" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C705" t="s">
-        <v>157</v>
+        <v>1299</v>
       </c>
       <c r="D705" t="s">
         <v>10</v>
       </c>
       <c r="E705" t="s">
-        <v>158</v>
+        <v>306</v>
       </c>
       <c r="F705" t="s">
-        <v>160</v>
+        <v>1178</v>
       </c>
       <c r="G705" t="s">
-        <v>617</v>
+        <v>306</v>
       </c>
       <c r="H705" t="s">
-        <v>1202</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706">
         <v>705</v>
       </c>
       <c r="B706" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C706" t="s">
-        <v>216</v>
+        <v>29</v>
       </c>
       <c r="D706" t="s">
         <v>10</v>
       </c>
       <c r="E706" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="F706" t="s">
-        <v>1203</v>
+        <v>31</v>
       </c>
       <c r="G706" t="s">
-        <v>617</v>
+        <v>306</v>
       </c>
       <c r="H706" t="s">
-        <v>1204</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707">
         <v>706</v>
       </c>
       <c r="B707" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C707" t="s">
-        <v>157</v>
+        <v>403</v>
       </c>
       <c r="D707" t="s">
         <v>10</v>
       </c>
       <c r="E707" t="s">
-        <v>158</v>
+        <v>330</v>
       </c>
       <c r="F707" t="s">
-        <v>160</v>
+        <v>1302</v>
       </c>
       <c r="G707" t="s">
-        <v>617</v>
+        <v>292</v>
       </c>
       <c r="H707" t="s">
-        <v>1202</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708">
         <v>707</v>
       </c>
       <c r="B708" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C708" t="s">
-        <v>157</v>
+        <v>1304</v>
       </c>
       <c r="D708" t="s">
         <v>10</v>
       </c>
       <c r="E708" t="s">
-        <v>158</v>
+        <v>306</v>
       </c>
       <c r="F708" t="s">
-        <v>161</v>
+        <v>861</v>
       </c>
       <c r="G708" t="s">
-        <v>617</v>
+        <v>292</v>
       </c>
       <c r="H708" t="s">
-        <v>1202</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709">
         <v>708</v>
       </c>
       <c r="B709" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C709" t="s">
-        <v>1205</v>
+        <v>1306</v>
       </c>
       <c r="D709" t="s">
         <v>10</v>
       </c>
       <c r="E709" t="s">
-        <v>343</v>
+        <v>292</v>
       </c>
       <c r="F709" t="s">
-        <v>489</v>
+        <v>1307</v>
       </c>
       <c r="G709" t="s">
-        <v>171</v>
+        <v>292</v>
       </c>
       <c r="H709" t="s">
-        <v>1206</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710">
         <v>709</v>
       </c>
       <c r="B710" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="C710" t="s">
-        <v>1207</v>
+        <v>1309</v>
       </c>
       <c r="D710" t="s">
         <v>10</v>
       </c>
       <c r="E710" t="s">
-        <v>323</v>
+        <v>1310</v>
       </c>
       <c r="F710" t="s">
-        <v>324</v>
+        <v>12</v>
       </c>
       <c r="G710" t="s">
-        <v>171</v>
+        <v>292</v>
       </c>
       <c r="H710" t="s">
-        <v>1208</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711">
         <v>710</v>
       </c>
       <c r="B711" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C711" t="s">
-        <v>1209</v>
+        <v>968</v>
       </c>
       <c r="D711" t="s">
         <v>10</v>
       </c>
       <c r="E711" t="s">
-        <v>323</v>
+        <v>969</v>
       </c>
       <c r="F711" t="s">
-        <v>324</v>
+        <v>422</v>
       </c>
       <c r="G711" t="s">
-        <v>171</v>
+        <v>292</v>
       </c>
       <c r="H711" t="s">
-        <v>1210</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712">
         <v>711</v>
       </c>
       <c r="B712" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="C712" t="s">
-        <v>1211</v>
+        <v>1313</v>
       </c>
       <c r="D712" t="s">
         <v>10</v>
       </c>
       <c r="E712" t="s">
-        <v>323</v>
+        <v>1314</v>
       </c>
       <c r="F712" t="s">
-        <v>324</v>
+        <v>1315</v>
       </c>
       <c r="G712" t="s">
-        <v>171</v>
+        <v>292</v>
       </c>
       <c r="H712" t="s">
-        <v>1212</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713">
         <v>712</v>
       </c>
       <c r="B713" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C713" t="s">
-        <v>1213</v>
+        <v>1317</v>
       </c>
       <c r="D713" t="s">
         <v>10</v>
       </c>
       <c r="E713" t="s">
-        <v>343</v>
+        <v>1318</v>
       </c>
       <c r="F713" t="s">
-        <v>489</v>
+        <v>1319</v>
       </c>
       <c r="G713" t="s">
-        <v>171</v>
+        <v>1318</v>
       </c>
       <c r="H713" t="s">
-        <v>1214</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714">
         <v>713</v>
       </c>
       <c r="B714" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C714" t="s">
-        <v>1215</v>
+        <v>1321</v>
       </c>
       <c r="D714" t="s">
         <v>10</v>
       </c>
       <c r="E714" t="s">
-        <v>323</v>
+        <v>1318</v>
       </c>
       <c r="F714" t="s">
-        <v>324</v>
+        <v>1319</v>
       </c>
       <c r="G714" t="s">
-        <v>171</v>
+        <v>1318</v>
       </c>
       <c r="H714" t="s">
-        <v>1216</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715">
         <v>714</v>
       </c>
       <c r="B715" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C715" t="s">
-        <v>1217</v>
+        <v>1323</v>
       </c>
       <c r="D715" t="s">
         <v>10</v>
       </c>
       <c r="E715" t="s">
-        <v>1218</v>
+        <v>1318</v>
       </c>
       <c r="F715" t="s">
-        <v>1219</v>
+        <v>1319</v>
       </c>
       <c r="G715" t="s">
-        <v>171</v>
+        <v>1318</v>
       </c>
       <c r="H715" t="s">
-        <v>1220</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716">
         <v>715</v>
       </c>
       <c r="B716" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C716" t="s">
-        <v>1221</v>
+        <v>1325</v>
       </c>
       <c r="D716" t="s">
         <v>10</v>
       </c>
       <c r="E716" t="s">
-        <v>323</v>
+        <v>1318</v>
       </c>
       <c r="F716" t="s">
-        <v>324</v>
+        <v>1319</v>
       </c>
       <c r="G716" t="s">
-        <v>171</v>
+        <v>1318</v>
       </c>
       <c r="H716" t="s">
-        <v>1222</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717">
         <v>716</v>
       </c>
       <c r="B717" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C717" t="s">
-        <v>856</v>
+        <v>1327</v>
       </c>
       <c r="D717" t="s">
         <v>10</v>
       </c>
       <c r="E717" t="s">
-        <v>1120</v>
+        <v>1318</v>
       </c>
       <c r="F717" t="s">
-        <v>954</v>
+        <v>1319</v>
       </c>
       <c r="G717" t="s">
-        <v>185</v>
+        <v>1318</v>
       </c>
       <c r="H717" t="s">
-        <v>1223</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718">
         <v>717</v>
       </c>
       <c r="B718" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C718" t="s">
-        <v>1224</v>
+        <v>1329</v>
       </c>
       <c r="D718" t="s">
         <v>10</v>
       </c>
       <c r="E718" t="s">
-        <v>1225</v>
+        <v>1318</v>
       </c>
       <c r="F718" t="s">
-        <v>520</v>
+        <v>1319</v>
       </c>
       <c r="G718" t="s">
-        <v>185</v>
+        <v>1318</v>
       </c>
       <c r="H718" t="s">
-        <v>1226</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719">
         <v>718</v>
       </c>
       <c r="B719" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C719" t="s">
-        <v>461</v>
+        <v>1331</v>
       </c>
       <c r="D719" t="s">
         <v>10</v>
       </c>
       <c r="E719" t="s">
-        <v>462</v>
+        <v>1318</v>
       </c>
       <c r="F719" t="s">
-        <v>789</v>
+        <v>1319</v>
       </c>
       <c r="G719" t="s">
-        <v>185</v>
+        <v>1318</v>
       </c>
       <c r="H719" t="s">
-        <v>1227</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720">
         <v>719</v>
       </c>
       <c r="B720" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C720" t="s">
-        <v>732</v>
+        <v>1333</v>
       </c>
       <c r="D720" t="s">
         <v>10</v>
       </c>
       <c r="E720" t="s">
-        <v>1228</v>
+        <v>1318</v>
       </c>
       <c r="F720" t="s">
-        <v>1229</v>
+        <v>1319</v>
       </c>
       <c r="G720" t="s">
-        <v>1230</v>
+        <v>1318</v>
       </c>
       <c r="H720" t="s">
-        <v>1231</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721">
         <v>720</v>
       </c>
       <c r="B721" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C721" t="s">
-        <v>269</v>
+        <v>1335</v>
       </c>
       <c r="D721" t="s">
         <v>10</v>
       </c>
       <c r="E721" t="s">
-        <v>1228</v>
+        <v>1318</v>
       </c>
       <c r="F721" t="s">
-        <v>1229</v>
+        <v>1319</v>
       </c>
       <c r="G721" t="s">
-        <v>1230</v>
+        <v>1318</v>
       </c>
       <c r="H721" t="s">
-        <v>1232</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722">
         <v>721</v>
       </c>
       <c r="B722" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C722" t="s">
-        <v>260</v>
+        <v>1337</v>
       </c>
       <c r="D722" t="s">
         <v>10</v>
       </c>
       <c r="E722" t="s">
-        <v>403</v>
+        <v>1318</v>
       </c>
       <c r="F722" t="s">
-        <v>404</v>
+        <v>1319</v>
       </c>
       <c r="G722" t="s">
-        <v>1230</v>
+        <v>1318</v>
       </c>
       <c r="H722" t="s">
-        <v>1233</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723">
         <v>722</v>
       </c>
       <c r="B723" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C723" t="s">
-        <v>383</v>
+        <v>1339</v>
       </c>
       <c r="D723" t="s">
         <v>10</v>
       </c>
       <c r="E723" t="s">
-        <v>1228</v>
+        <v>1318</v>
       </c>
       <c r="F723" t="s">
-        <v>1229</v>
+        <v>1319</v>
       </c>
       <c r="G723" t="s">
-        <v>1230</v>
+        <v>1318</v>
       </c>
       <c r="H723" t="s">
-        <v>1234</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724">
         <v>723</v>
       </c>
       <c r="B724" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C724" t="s">
-        <v>1235</v>
+        <v>1341</v>
       </c>
       <c r="D724" t="s">
         <v>10</v>
       </c>
       <c r="E724" t="s">
-        <v>323</v>
+        <v>928</v>
       </c>
       <c r="F724" t="s">
-        <v>324</v>
+        <v>1342</v>
       </c>
       <c r="G724" t="s">
-        <v>1230</v>
+        <v>1318</v>
       </c>
       <c r="H724" t="s">
-        <v>1236</v>
+        <v>627</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725">
         <v>724</v>
       </c>
       <c r="B725" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="C725" t="s">
-        <v>1237</v>
+        <v>1343</v>
       </c>
       <c r="D725" t="s">
         <v>10</v>
       </c>
       <c r="E725" t="s">
-        <v>323</v>
+        <v>1344</v>
       </c>
       <c r="F725" t="s">
-        <v>324</v>
+        <v>1345</v>
       </c>
       <c r="G725" t="s">
-        <v>1230</v>
+        <v>1318</v>
       </c>
       <c r="H725" t="s">
-        <v>1238</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726">
         <v>725</v>
       </c>
       <c r="B726" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C726" t="s">
-        <v>1239</v>
+        <v>961</v>
       </c>
       <c r="D726" t="s">
         <v>10</v>
       </c>
       <c r="E726" t="s">
-        <v>323</v>
+        <v>962</v>
       </c>
       <c r="F726" t="s">
-        <v>324</v>
+        <v>590</v>
       </c>
       <c r="G726" t="s">
-        <v>1230</v>
+        <v>1318</v>
       </c>
       <c r="H726" t="s">
-        <v>1240</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727">
         <v>726</v>
       </c>
       <c r="B727" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C727" t="s">
-        <v>1241</v>
+        <v>1348</v>
       </c>
       <c r="D727" t="s">
         <v>10</v>
       </c>
       <c r="E727" t="s">
-        <v>323</v>
+        <v>1349</v>
       </c>
       <c r="F727" t="s">
-        <v>324</v>
+        <v>1189</v>
       </c>
       <c r="G727" t="s">
-        <v>1230</v>
+        <v>1318</v>
       </c>
       <c r="H727" t="s">
-        <v>1242</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728">
         <v>727</v>
       </c>
       <c r="B728" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="C728" t="s">
-        <v>496</v>
+        <v>919</v>
       </c>
       <c r="D728" t="s">
         <v>10</v>
       </c>
       <c r="E728" t="s">
-        <v>185</v>
+        <v>1351</v>
       </c>
       <c r="F728" t="s">
-        <v>1229</v>
+        <v>1352</v>
       </c>
       <c r="G728" t="s">
-        <v>1230</v>
+        <v>1351</v>
       </c>
       <c r="H728" t="s">
-        <v>1243</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729">
         <v>728</v>
       </c>
       <c r="B729" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C729" t="s">
-        <v>1244</v>
+        <v>838</v>
       </c>
       <c r="D729" t="s">
         <v>10</v>
       </c>
       <c r="E729" t="s">
-        <v>323</v>
+        <v>1351</v>
       </c>
       <c r="F729" t="s">
-        <v>324</v>
+        <v>1354</v>
       </c>
       <c r="G729" t="s">
-        <v>631</v>
+        <v>1351</v>
       </c>
       <c r="H729" t="s">
-        <v>1245</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730">
         <v>729</v>
       </c>
       <c r="B730" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C730" t="s">
-        <v>1246</v>
+        <v>815</v>
       </c>
       <c r="D730" t="s">
         <v>10</v>
       </c>
       <c r="E730" t="s">
-        <v>343</v>
+        <v>1356</v>
       </c>
       <c r="F730" t="s">
-        <v>489</v>
+        <v>1357</v>
       </c>
       <c r="G730" t="s">
-        <v>631</v>
+        <v>1351</v>
       </c>
       <c r="H730" t="s">
-        <v>1247</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731">
         <v>730</v>
       </c>
       <c r="B731" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C731" t="s">
-        <v>1248</v>
+        <v>1359</v>
       </c>
       <c r="D731" t="s">
         <v>10</v>
       </c>
       <c r="E731" t="s">
-        <v>1249</v>
+        <v>1153</v>
       </c>
       <c r="F731" t="s">
-        <v>1250</v>
+        <v>19</v>
       </c>
       <c r="G731" t="s">
-        <v>631</v>
+        <v>921</v>
       </c>
       <c r="H731" t="s">
-        <v>1251</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732">
         <v>731</v>
       </c>
       <c r="B732" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C732" t="s">
-        <v>461</v>
+        <v>1361</v>
       </c>
       <c r="D732" t="s">
         <v>10</v>
       </c>
       <c r="E732" t="s">
-        <v>462</v>
+        <v>1362</v>
       </c>
       <c r="F732" t="s">
-        <v>463</v>
+        <v>1363</v>
       </c>
       <c r="G732" t="s">
-        <v>631</v>
+        <v>921</v>
       </c>
       <c r="H732" t="s">
-        <v>1252</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733">
         <v>732</v>
       </c>
       <c r="B733" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C733" t="s">
-        <v>1253</v>
+        <v>950</v>
       </c>
       <c r="D733" t="s">
         <v>10</v>
       </c>
       <c r="E733" t="s">
-        <v>1254</v>
+        <v>951</v>
       </c>
       <c r="F733" t="s">
-        <v>324</v>
+        <v>19</v>
       </c>
       <c r="G733" t="s">
-        <v>631</v>
+        <v>921</v>
       </c>
       <c r="H733" t="s">
-        <v>1255</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734">
         <v>733</v>
       </c>
       <c r="B734" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="C734" t="s">
-        <v>1256</v>
+        <v>1366</v>
       </c>
       <c r="D734" t="s">
         <v>10</v>
       </c>
       <c r="E734" t="s">
-        <v>1218</v>
+        <v>803</v>
       </c>
       <c r="F734" t="s">
-        <v>1219</v>
+        <v>1367</v>
       </c>
       <c r="G734" t="s">
-        <v>631</v>
+        <v>921</v>
       </c>
       <c r="H734" t="s">
-        <v>1257</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735">
         <v>734</v>
       </c>
       <c r="B735" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C735" t="s">
-        <v>1258</v>
+        <v>462</v>
       </c>
       <c r="D735" t="s">
         <v>10</v>
       </c>
       <c r="E735" t="s">
-        <v>1142</v>
+        <v>1290</v>
       </c>
       <c r="F735" t="s">
-        <v>1259</v>
+        <v>1291</v>
       </c>
       <c r="G735" t="s">
-        <v>1260</v>
+        <v>921</v>
       </c>
       <c r="H735" t="s">
-        <v>1261</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736">
         <v>735</v>
       </c>
       <c r="B736" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C736" t="s">
-        <v>1262</v>
+        <v>1370</v>
       </c>
       <c r="D736" t="s">
         <v>10</v>
       </c>
       <c r="E736" t="s">
-        <v>1230</v>
+        <v>1171</v>
       </c>
       <c r="F736" t="s">
-        <v>1263</v>
+        <v>1371</v>
       </c>
       <c r="G736" t="s">
-        <v>1260</v>
+        <v>1171</v>
       </c>
       <c r="H736" t="s">
-        <v>1264</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737">
         <v>736</v>
       </c>
       <c r="B737" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C737" t="s">
-        <v>1265</v>
+        <v>403</v>
       </c>
       <c r="D737" t="s">
         <v>10</v>
       </c>
       <c r="E737" t="s">
-        <v>631</v>
+        <v>577</v>
       </c>
       <c r="F737" t="s">
-        <v>1266</v>
+        <v>578</v>
       </c>
       <c r="G737" t="s">
-        <v>462</v>
+        <v>1171</v>
       </c>
       <c r="H737" t="s">
-        <v>1267</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738">
         <v>737</v>
       </c>
       <c r="B738" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C738" t="s">
-        <v>126</v>
+        <v>1188</v>
       </c>
       <c r="D738" t="s">
         <v>10</v>
       </c>
       <c r="E738" t="s">
-        <v>462</v>
+        <v>1102</v>
       </c>
       <c r="F738" t="s">
-        <v>515</v>
+        <v>1189</v>
       </c>
       <c r="G738" t="s">
-        <v>462</v>
+        <v>1171</v>
       </c>
       <c r="H738" t="s">
-        <v>1268</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739">
         <v>738</v>
       </c>
       <c r="B739" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C739" t="s">
-        <v>1269</v>
+        <v>1375</v>
       </c>
       <c r="D739" t="s">
         <v>10</v>
       </c>
       <c r="E739" t="s">
-        <v>462</v>
+        <v>1245</v>
       </c>
       <c r="F739" t="s">
-        <v>789</v>
+        <v>1246</v>
       </c>
       <c r="G739" t="s">
-        <v>462</v>
+        <v>1134</v>
       </c>
       <c r="H739" t="s">
-        <v>1270</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740">
         <v>739</v>
       </c>
       <c r="B740" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C740" t="s">
-        <v>1186</v>
+        <v>1375</v>
       </c>
       <c r="D740" t="s">
         <v>10</v>
       </c>
       <c r="E740" t="s">
-        <v>1230</v>
+        <v>1245</v>
       </c>
       <c r="F740" t="s">
-        <v>1263</v>
+        <v>1246</v>
       </c>
       <c r="G740" t="s">
-        <v>462</v>
+        <v>1134</v>
       </c>
       <c r="H740" t="s">
-        <v>1271</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741">
         <v>740</v>
       </c>
       <c r="B741" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C741" t="s">
-        <v>1272</v>
+        <v>100</v>
       </c>
       <c r="D741" t="s">
         <v>10</v>
       </c>
       <c r="E741" t="s">
-        <v>462</v>
+        <v>1378</v>
       </c>
       <c r="F741" t="s">
-        <v>1082</v>
+        <v>1379</v>
       </c>
       <c r="G741" t="s">
-        <v>462</v>
+        <v>1380</v>
       </c>
       <c r="H741" t="s">
-        <v>1273</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742">
         <v>741</v>
       </c>
       <c r="B742" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C742" t="s">
-        <v>126</v>
+        <v>35</v>
       </c>
       <c r="D742" t="s">
         <v>10</v>
       </c>
       <c r="E742" t="s">
-        <v>462</v>
+        <v>1378</v>
       </c>
       <c r="F742" t="s">
-        <v>463</v>
+        <v>1379</v>
       </c>
       <c r="G742" t="s">
-        <v>462</v>
+        <v>1380</v>
       </c>
       <c r="H742" t="s">
-        <v>1274</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743">
         <v>742</v>
       </c>
       <c r="B743" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C743" t="s">
-        <v>1275</v>
+        <v>1383</v>
       </c>
       <c r="D743" t="s">
         <v>10</v>
       </c>
       <c r="E743" t="s">
-        <v>730</v>
+        <v>1384</v>
       </c>
       <c r="F743" t="s">
-        <v>169</v>
+        <v>1385</v>
       </c>
       <c r="G743" t="s">
-        <v>462</v>
+        <v>1380</v>
       </c>
       <c r="H743" t="s">
-        <v>1276</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744">
         <v>743</v>
       </c>
       <c r="B744" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C744" t="s">
-        <v>1277</v>
+        <v>838</v>
       </c>
       <c r="D744" t="s">
         <v>10</v>
       </c>
       <c r="E744" t="s">
-        <v>723</v>
+        <v>1378</v>
       </c>
       <c r="F744" t="s">
-        <v>515</v>
+        <v>1379</v>
       </c>
       <c r="G744" t="s">
-        <v>1093</v>
+        <v>1380</v>
       </c>
       <c r="H744" t="s">
-        <v>1278</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745">
         <v>744</v>
       </c>
       <c r="B745" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C745" t="s">
-        <v>1279</v>
+        <v>21</v>
       </c>
       <c r="D745" t="s">
         <v>10</v>
       </c>
       <c r="E745" t="s">
-        <v>1093</v>
+        <v>33</v>
       </c>
       <c r="F745" t="s">
-        <v>1062</v>
+        <v>401</v>
       </c>
       <c r="G745" t="s">
-        <v>723</v>
+        <v>1388</v>
       </c>
       <c r="H745" t="s">
-        <v>1280</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746">
         <v>745</v>
       </c>
       <c r="B746" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C746" t="s">
-        <v>1281</v>
+        <v>1390</v>
       </c>
       <c r="D746" t="s">
         <v>10</v>
       </c>
       <c r="E746" t="s">
-        <v>631</v>
+        <v>921</v>
       </c>
       <c r="F746" t="s">
-        <v>1266</v>
+        <v>1352</v>
       </c>
       <c r="G746" t="s">
-        <v>723</v>
+        <v>1388</v>
       </c>
       <c r="H746" t="s">
-        <v>1282</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747">
         <v>746</v>
       </c>
       <c r="B747" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C747" t="s">
-        <v>1283</v>
+        <v>912</v>
       </c>
       <c r="D747" t="s">
         <v>10</v>
       </c>
       <c r="E747" t="s">
-        <v>1284</v>
+        <v>1392</v>
       </c>
       <c r="F747" t="s">
-        <v>1285</v>
+        <v>1393</v>
       </c>
       <c r="G747" t="s">
-        <v>723</v>
+        <v>1136</v>
       </c>
       <c r="H747" t="s">
-        <v>1286</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748">
         <v>747</v>
       </c>
       <c r="B748" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C748" t="s">
-        <v>1287</v>
+        <v>21</v>
       </c>
       <c r="D748" t="s">
         <v>10</v>
       </c>
       <c r="E748" t="s">
-        <v>730</v>
+        <v>33</v>
       </c>
       <c r="F748" t="s">
-        <v>169</v>
+        <v>1388</v>
       </c>
       <c r="G748" t="s">
-        <v>415</v>
+        <v>1136</v>
       </c>
       <c r="H748" t="s">
-        <v>1288</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749">
         <v>748</v>
       </c>
       <c r="B749" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C749" t="s">
-        <v>1289</v>
+        <v>17</v>
       </c>
       <c r="D749" t="s">
         <v>10</v>
       </c>
       <c r="E749" t="s">
-        <v>730</v>
+        <v>96</v>
       </c>
       <c r="F749" t="s">
-        <v>169</v>
+        <v>928</v>
       </c>
       <c r="G749" t="s">
-        <v>415</v>
+        <v>1136</v>
       </c>
       <c r="H749" t="s">
-        <v>1290</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750">
         <v>749</v>
       </c>
       <c r="B750" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C750" t="s">
-        <v>1291</v>
+        <v>17</v>
       </c>
       <c r="D750" t="s">
         <v>10</v>
       </c>
       <c r="E750" t="s">
-        <v>730</v>
+        <v>96</v>
       </c>
       <c r="F750" t="s">
-        <v>324</v>
+        <v>928</v>
       </c>
       <c r="G750" t="s">
-        <v>415</v>
+        <v>1136</v>
       </c>
       <c r="H750" t="s">
-        <v>1292</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751">
         <v>750</v>
       </c>
       <c r="B751" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C751" t="s">
-        <v>1293</v>
+        <v>17</v>
       </c>
       <c r="D751" t="s">
         <v>10</v>
       </c>
       <c r="E751" t="s">
-        <v>730</v>
+        <v>96</v>
       </c>
       <c r="F751" t="s">
-        <v>169</v>
+        <v>928</v>
       </c>
       <c r="G751" t="s">
-        <v>415</v>
+        <v>1136</v>
       </c>
       <c r="H751" t="s">
-        <v>1294</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752">
         <v>751</v>
       </c>
       <c r="B752" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C752" t="s">
-        <v>1295</v>
+        <v>17</v>
       </c>
       <c r="D752" t="s">
         <v>10</v>
       </c>
       <c r="E752" t="s">
-        <v>323</v>
+        <v>96</v>
       </c>
       <c r="F752" t="s">
-        <v>324</v>
+        <v>928</v>
       </c>
       <c r="G752" t="s">
-        <v>415</v>
+        <v>1136</v>
       </c>
       <c r="H752" t="s">
-        <v>1296</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753">
         <v>752</v>
       </c>
       <c r="B753" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C753" t="s">
-        <v>1297</v>
+        <v>1399</v>
       </c>
       <c r="D753" t="s">
         <v>10</v>
       </c>
       <c r="E753" t="s">
-        <v>730</v>
+        <v>888</v>
       </c>
       <c r="F753" t="s">
-        <v>169</v>
+        <v>1024</v>
       </c>
       <c r="G753" t="s">
-        <v>415</v>
+        <v>1136</v>
       </c>
       <c r="H753" t="s">
-        <v>1298</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754">
         <v>753</v>
       </c>
       <c r="B754" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C754" t="s">
-        <v>1299</v>
+        <v>17</v>
       </c>
       <c r="D754" t="s">
         <v>10</v>
       </c>
       <c r="E754" t="s">
-        <v>730</v>
+        <v>96</v>
       </c>
       <c r="F754" t="s">
-        <v>169</v>
+        <v>928</v>
       </c>
       <c r="G754" t="s">
-        <v>415</v>
+        <v>1136</v>
       </c>
       <c r="H754" t="s">
-        <v>1300</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755">
         <v>754</v>
       </c>
       <c r="B755" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C755" t="s">
-        <v>1301</v>
+        <v>21</v>
       </c>
       <c r="D755" t="s">
         <v>10</v>
       </c>
       <c r="E755" t="s">
-        <v>323</v>
+        <v>33</v>
       </c>
       <c r="F755" t="s">
-        <v>324</v>
+        <v>401</v>
       </c>
       <c r="G755" t="s">
-        <v>415</v>
+        <v>1136</v>
       </c>
       <c r="H755" t="s">
-        <v>1302</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756">
         <v>755</v>
       </c>
       <c r="B756" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C756" t="s">
-        <v>1303</v>
+        <v>528</v>
       </c>
       <c r="D756" t="s">
         <v>10</v>
       </c>
       <c r="E756" t="s">
-        <v>730</v>
+        <v>962</v>
       </c>
       <c r="F756" t="s">
-        <v>169</v>
+        <v>590</v>
       </c>
       <c r="G756" t="s">
-        <v>415</v>
+        <v>1136</v>
       </c>
       <c r="H756" t="s">
-        <v>1304</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757">
         <v>756</v>
       </c>
       <c r="B757" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C757" t="s">
-        <v>1305</v>
+        <v>21</v>
       </c>
       <c r="D757" t="s">
         <v>10</v>
       </c>
       <c r="E757" t="s">
-        <v>323</v>
+        <v>33</v>
       </c>
       <c r="F757" t="s">
-        <v>324</v>
+        <v>401</v>
       </c>
       <c r="G757" t="s">
-        <v>415</v>
+        <v>1136</v>
       </c>
       <c r="H757" t="s">
-        <v>1306</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758">
         <v>757</v>
       </c>
       <c r="B758" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C758" t="s">
-        <v>1091</v>
+        <v>912</v>
       </c>
       <c r="D758" t="s">
         <v>10</v>
       </c>
       <c r="E758" t="s">
-        <v>730</v>
+        <v>913</v>
       </c>
       <c r="F758" t="s">
-        <v>169</v>
+        <v>914</v>
       </c>
       <c r="G758" t="s">
-        <v>415</v>
+        <v>1136</v>
       </c>
       <c r="H758" t="s">
-        <v>1307</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759">
         <v>758</v>
       </c>
       <c r="B759" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C759" t="s">
-        <v>1308</v>
+        <v>21</v>
       </c>
       <c r="D759" t="s">
         <v>10</v>
       </c>
       <c r="E759" t="s">
-        <v>323</v>
+        <v>33</v>
       </c>
       <c r="F759" t="s">
-        <v>324</v>
+        <v>401</v>
       </c>
       <c r="G759" t="s">
-        <v>415</v>
+        <v>1136</v>
       </c>
       <c r="H759" t="s">
-        <v>1309</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760">
         <v>759</v>
       </c>
       <c r="B760" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C760" t="s">
-        <v>1310</v>
+        <v>1404</v>
       </c>
       <c r="D760" t="s">
         <v>10</v>
       </c>
       <c r="E760" t="s">
-        <v>323</v>
+        <v>1380</v>
       </c>
       <c r="F760" t="s">
-        <v>324</v>
+        <v>1405</v>
       </c>
       <c r="G760" t="s">
-        <v>415</v>
+        <v>1406</v>
       </c>
       <c r="H760" t="s">
-        <v>1311</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761">
         <v>760</v>
       </c>
       <c r="B761" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C761" t="s">
-        <v>1312</v>
+        <v>968</v>
       </c>
       <c r="D761" t="s">
         <v>10</v>
       </c>
       <c r="E761" t="s">
-        <v>323</v>
+        <v>969</v>
       </c>
       <c r="F761" t="s">
-        <v>324</v>
+        <v>1031</v>
       </c>
       <c r="G761" t="s">
-        <v>415</v>
+        <v>1281</v>
       </c>
       <c r="H761" t="s">
-        <v>1313</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762">
         <v>761</v>
       </c>
       <c r="B762" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C762" t="s">
-        <v>1314</v>
+        <v>539</v>
       </c>
       <c r="D762" t="s">
         <v>10</v>
       </c>
       <c r="E762" t="s">
-        <v>1218</v>
+        <v>540</v>
       </c>
       <c r="F762" t="s">
-        <v>404</v>
+        <v>151</v>
       </c>
       <c r="G762" t="s">
-        <v>415</v>
+        <v>1281</v>
       </c>
       <c r="H762" t="s">
-        <v>1315</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763">
         <v>762</v>
       </c>
       <c r="B763" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C763" t="s">
-        <v>1316</v>
+        <v>21</v>
       </c>
       <c r="D763" t="s">
         <v>10</v>
       </c>
       <c r="E763" t="s">
-        <v>323</v>
+        <v>33</v>
       </c>
       <c r="F763" t="s">
-        <v>324</v>
+        <v>22</v>
       </c>
       <c r="G763" t="s">
-        <v>415</v>
+        <v>1281</v>
       </c>
       <c r="H763" t="s">
-        <v>1317</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764">
         <v>763</v>
       </c>
       <c r="B764" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C764" t="s">
-        <v>1318</v>
+        <v>977</v>
       </c>
       <c r="D764" t="s">
         <v>10</v>
       </c>
       <c r="E764" t="s">
-        <v>203</v>
+        <v>96</v>
       </c>
       <c r="F764" t="s">
-        <v>1319</v>
+        <v>97</v>
       </c>
       <c r="G764" t="s">
-        <v>415</v>
+        <v>1281</v>
       </c>
       <c r="H764" t="s">
-        <v>1320</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765">
         <v>764</v>
       </c>
       <c r="B765" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C765" t="s">
-        <v>1269</v>
+        <v>968</v>
       </c>
       <c r="D765" t="s">
         <v>10</v>
       </c>
       <c r="E765" t="s">
-        <v>1228</v>
+        <v>969</v>
       </c>
       <c r="F765" t="s">
-        <v>1229</v>
+        <v>1031</v>
       </c>
       <c r="G765" t="s">
-        <v>415</v>
+        <v>1281</v>
       </c>
       <c r="H765" t="s">
-        <v>1321</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766">
         <v>765</v>
       </c>
       <c r="B766" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C766" t="s">
-        <v>1322</v>
+        <v>968</v>
       </c>
       <c r="D766" t="s">
         <v>10</v>
       </c>
       <c r="E766" t="s">
-        <v>730</v>
+        <v>969</v>
       </c>
       <c r="F766" t="s">
-        <v>169</v>
+        <v>1031</v>
       </c>
       <c r="G766" t="s">
-        <v>415</v>
+        <v>1281</v>
       </c>
       <c r="H766" t="s">
-        <v>1323</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767">
         <v>766</v>
       </c>
       <c r="B767" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C767" t="s">
-        <v>1324</v>
+        <v>539</v>
       </c>
       <c r="D767" t="s">
         <v>10</v>
       </c>
       <c r="E767" t="s">
-        <v>730</v>
+        <v>540</v>
       </c>
       <c r="F767" t="s">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="G767" t="s">
-        <v>415</v>
+        <v>1281</v>
       </c>
       <c r="H767" t="s">
-        <v>1325</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768">
         <v>767</v>
       </c>
       <c r="B768" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C768" t="s">
-        <v>1326</v>
+        <v>539</v>
       </c>
       <c r="D768" t="s">
         <v>10</v>
       </c>
       <c r="E768" t="s">
-        <v>730</v>
+        <v>540</v>
       </c>
       <c r="F768" t="s">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="G768" t="s">
-        <v>415</v>
+        <v>1281</v>
       </c>
       <c r="H768" t="s">
-        <v>1327</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769">
         <v>768</v>
       </c>
       <c r="B769" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C769" t="s">
-        <v>1328</v>
+        <v>1414</v>
       </c>
       <c r="D769" t="s">
         <v>10</v>
       </c>
       <c r="E769" t="s">
-        <v>730</v>
+        <v>1362</v>
       </c>
       <c r="F769" t="s">
-        <v>169</v>
+        <v>892</v>
       </c>
       <c r="G769" t="s">
-        <v>415</v>
+        <v>1281</v>
       </c>
       <c r="H769" t="s">
-        <v>1329</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770">
         <v>769</v>
       </c>
       <c r="B770" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C770" t="s">
-        <v>1330</v>
+        <v>1416</v>
       </c>
       <c r="D770" t="s">
         <v>10</v>
       </c>
       <c r="E770" t="s">
-        <v>730</v>
+        <v>101</v>
       </c>
       <c r="F770" t="s">
-        <v>169</v>
+        <v>104</v>
       </c>
       <c r="G770" t="s">
-        <v>415</v>
+        <v>101</v>
       </c>
       <c r="H770" t="s">
-        <v>1331</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771">
         <v>770</v>
       </c>
       <c r="B771" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C771" t="s">
-        <v>937</v>
+        <v>1418</v>
       </c>
       <c r="D771" t="s">
         <v>10</v>
       </c>
       <c r="E771" t="s">
-        <v>1332</v>
+        <v>101</v>
       </c>
       <c r="F771" t="s">
-        <v>1333</v>
+        <v>104</v>
       </c>
       <c r="G771" t="s">
-        <v>1334</v>
+        <v>101</v>
       </c>
       <c r="H771" t="s">
-        <v>1335</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772">
         <v>771</v>
       </c>
       <c r="B772" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C772" t="s">
-        <v>1336</v>
+        <v>1420</v>
       </c>
       <c r="D772" t="s">
         <v>10</v>
       </c>
       <c r="E772" t="s">
-        <v>323</v>
+        <v>101</v>
       </c>
       <c r="F772" t="s">
-        <v>324</v>
+        <v>104</v>
       </c>
       <c r="G772" t="s">
-        <v>1334</v>
+        <v>101</v>
       </c>
       <c r="H772" t="s">
-        <v>1337</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773">
         <v>772</v>
       </c>
       <c r="B773" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C773" t="s">
-        <v>1338</v>
+        <v>1422</v>
       </c>
       <c r="D773" t="s">
         <v>10</v>
       </c>
       <c r="E773" t="s">
-        <v>1142</v>
+        <v>101</v>
       </c>
       <c r="F773" t="s">
-        <v>1339</v>
+        <v>104</v>
       </c>
       <c r="G773" t="s">
-        <v>1340</v>
+        <v>101</v>
       </c>
       <c r="H773" t="s">
-        <v>1341</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774">
         <v>773</v>
       </c>
       <c r="B774" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C774" t="s">
-        <v>1342</v>
+        <v>1424</v>
       </c>
       <c r="D774" t="s">
         <v>10</v>
       </c>
       <c r="E774" t="s">
-        <v>1334</v>
+        <v>101</v>
       </c>
       <c r="F774" t="s">
-        <v>1143</v>
+        <v>104</v>
       </c>
       <c r="G774" t="s">
-        <v>1340</v>
+        <v>101</v>
       </c>
       <c r="H774" t="s">
-        <v>1343</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775">
         <v>774</v>
       </c>
       <c r="B775" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C775" t="s">
-        <v>1344</v>
+        <v>1426</v>
       </c>
       <c r="D775" t="s">
         <v>10</v>
       </c>
       <c r="E775" t="s">
-        <v>1345</v>
+        <v>101</v>
       </c>
       <c r="F775" t="s">
-        <v>1346</v>
+        <v>104</v>
       </c>
       <c r="G775" t="s">
-        <v>1340</v>
+        <v>101</v>
       </c>
       <c r="H775" t="s">
-        <v>1347</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776">
         <v>775</v>
       </c>
       <c r="B776" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C776" t="s">
-        <v>1348</v>
+        <v>1428</v>
       </c>
       <c r="D776" t="s">
         <v>10</v>
       </c>
       <c r="E776" t="s">
-        <v>323</v>
+        <v>101</v>
       </c>
       <c r="F776" t="s">
-        <v>324</v>
+        <v>104</v>
       </c>
       <c r="G776" t="s">
-        <v>1340</v>
+        <v>101</v>
       </c>
       <c r="H776" t="s">
-        <v>1349</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777">
         <v>776</v>
       </c>
       <c r="B777" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C777" t="s">
-        <v>1350</v>
+        <v>1430</v>
       </c>
       <c r="D777" t="s">
         <v>10</v>
       </c>
       <c r="E777" t="s">
-        <v>1218</v>
+        <v>101</v>
       </c>
       <c r="F777" t="s">
-        <v>1219</v>
+        <v>104</v>
       </c>
       <c r="G777" t="s">
-        <v>1340</v>
+        <v>101</v>
       </c>
       <c r="H777" t="s">
-        <v>1351</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778">
         <v>777</v>
       </c>
       <c r="B778" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C778" t="s">
-        <v>1352</v>
+        <v>1432</v>
       </c>
       <c r="D778" t="s">
         <v>10</v>
       </c>
       <c r="E778" t="s">
-        <v>1353</v>
+        <v>101</v>
       </c>
       <c r="F778" t="s">
-        <v>1285</v>
+        <v>104</v>
       </c>
       <c r="G778" t="s">
-        <v>1340</v>
+        <v>101</v>
       </c>
       <c r="H778" t="s">
-        <v>1354</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779">
         <v>778</v>
       </c>
       <c r="B779" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C779" t="s">
-        <v>1355</v>
+        <v>1434</v>
       </c>
       <c r="D779" t="s">
         <v>10</v>
       </c>
       <c r="E779" t="s">
-        <v>1218</v>
+        <v>101</v>
       </c>
       <c r="F779" t="s">
-        <v>1219</v>
+        <v>104</v>
       </c>
       <c r="G779" t="s">
-        <v>1340</v>
+        <v>101</v>
       </c>
       <c r="H779" t="s">
-        <v>1356</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780">
         <v>779</v>
       </c>
       <c r="B780" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C780" t="s">
-        <v>1357</v>
+        <v>1436</v>
       </c>
       <c r="D780" t="s">
         <v>10</v>
       </c>
       <c r="E780" t="s">
-        <v>1142</v>
+        <v>101</v>
       </c>
       <c r="F780" t="s">
-        <v>1143</v>
+        <v>104</v>
       </c>
       <c r="G780" t="s">
-        <v>1340</v>
+        <v>101</v>
       </c>
       <c r="H780" t="s">
-        <v>1358</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781">
         <v>780</v>
       </c>
       <c r="B781" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C781" t="s">
-        <v>1359</v>
+        <v>1438</v>
       </c>
       <c r="D781" t="s">
         <v>10</v>
       </c>
       <c r="E781" t="s">
-        <v>730</v>
+        <v>1439</v>
       </c>
       <c r="F781" t="s">
-        <v>1360</v>
+        <v>1357</v>
       </c>
       <c r="G781" t="s">
-        <v>553</v>
+        <v>1125</v>
       </c>
       <c r="H781" t="s">
-        <v>1361</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782">
         <v>781</v>
       </c>
       <c r="B782" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C782" t="s">
-        <v>326</v>
+        <v>1027</v>
       </c>
       <c r="D782" t="s">
         <v>10</v>
       </c>
       <c r="E782" t="s">
-        <v>747</v>
+        <v>1441</v>
       </c>
       <c r="F782" t="s">
-        <v>657</v>
+        <v>1442</v>
       </c>
       <c r="G782" t="s">
-        <v>553</v>
+        <v>1125</v>
       </c>
       <c r="H782" t="s">
-        <v>1362</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783">
         <v>782</v>
       </c>
       <c r="B783" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C783" t="s">
-        <v>1363</v>
+        <v>1444</v>
       </c>
       <c r="D783" t="s">
         <v>10</v>
       </c>
       <c r="E783" t="s">
-        <v>730</v>
+        <v>951</v>
       </c>
       <c r="F783" t="s">
-        <v>169</v>
+        <v>1445</v>
       </c>
       <c r="G783" t="s">
-        <v>553</v>
+        <v>951</v>
       </c>
       <c r="H783" t="s">
-        <v>1364</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784">
         <v>783</v>
       </c>
       <c r="B784" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C784" t="s">
-        <v>246</v>
+        <v>1188</v>
       </c>
       <c r="D784" t="s">
         <v>10</v>
       </c>
       <c r="E784" t="s">
-        <v>1365</v>
+        <v>1193</v>
       </c>
       <c r="F784" t="s">
-        <v>1366</v>
+        <v>1194</v>
       </c>
       <c r="G784" t="s">
-        <v>1365</v>
+        <v>951</v>
       </c>
       <c r="H784" t="s">
-        <v>1367</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785">
         <v>784</v>
       </c>
       <c r="B785" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C785" t="s">
-        <v>1368</v>
+        <v>241</v>
       </c>
       <c r="D785" t="s">
         <v>10</v>
       </c>
       <c r="E785" t="s">
-        <v>1369</v>
+        <v>1448</v>
       </c>
       <c r="F785" t="s">
-        <v>1370</v>
+        <v>1449</v>
       </c>
       <c r="G785" t="s">
-        <v>1365</v>
+        <v>951</v>
       </c>
       <c r="H785" t="s">
-        <v>1371</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786">
         <v>785</v>
       </c>
       <c r="B786" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="C786" t="s">
-        <v>1372</v>
+        <v>1451</v>
       </c>
       <c r="D786" t="s">
         <v>10</v>
       </c>
       <c r="E786" t="s">
-        <v>730</v>
+        <v>1452</v>
       </c>
       <c r="F786" t="s">
-        <v>169</v>
+        <v>19</v>
       </c>
       <c r="G786" t="s">
-        <v>1365</v>
+        <v>951</v>
       </c>
       <c r="H786" t="s">
-        <v>1373</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787">
         <v>786</v>
       </c>
       <c r="B787" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C787" t="s">
-        <v>1299</v>
+        <v>1454</v>
       </c>
       <c r="D787" t="s">
         <v>10</v>
       </c>
       <c r="E787" t="s">
-        <v>1092</v>
+        <v>1455</v>
       </c>
       <c r="F787" t="s">
-        <v>1093</v>
+        <v>1456</v>
       </c>
       <c r="G787" t="s">
-        <v>347</v>
+        <v>951</v>
       </c>
       <c r="H787" t="s">
-        <v>1374</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788">
         <v>787</v>
       </c>
       <c r="B788" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="C788" t="s">
-        <v>1375</v>
+        <v>1458</v>
       </c>
       <c r="D788" t="s">
         <v>10</v>
       </c>
       <c r="E788" t="s">
-        <v>203</v>
+        <v>1452</v>
       </c>
       <c r="F788" t="s">
-        <v>946</v>
+        <v>19</v>
       </c>
       <c r="G788" t="s">
-        <v>203</v>
+        <v>951</v>
       </c>
       <c r="H788" t="s">
-        <v>1376</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789">
         <v>788</v>
       </c>
       <c r="B789" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C789" t="s">
-        <v>689</v>
+        <v>1459</v>
       </c>
       <c r="D789" t="s">
         <v>10</v>
       </c>
       <c r="E789" t="s">
-        <v>690</v>
+        <v>951</v>
       </c>
       <c r="F789" t="s">
-        <v>1377</v>
+        <v>1010</v>
       </c>
       <c r="G789" t="s">
-        <v>203</v>
+        <v>951</v>
       </c>
       <c r="H789" t="s">
-        <v>1378</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790">
         <v>789</v>
       </c>
       <c r="B790" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C790" t="s">
-        <v>320</v>
+        <v>1461</v>
       </c>
       <c r="D790" t="s">
         <v>10</v>
       </c>
       <c r="E790" t="s">
-        <v>690</v>
+        <v>1092</v>
       </c>
       <c r="F790" t="s">
-        <v>1377</v>
+        <v>1093</v>
       </c>
       <c r="G790" t="s">
-        <v>203</v>
+        <v>803</v>
       </c>
       <c r="H790" t="s">
-        <v>1379</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791">
         <v>790</v>
       </c>
       <c r="B791" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C791" t="s">
-        <v>1380</v>
+        <v>400</v>
       </c>
       <c r="D791" t="s">
         <v>10</v>
       </c>
       <c r="E791" t="s">
-        <v>847</v>
+        <v>803</v>
       </c>
       <c r="F791" t="s">
-        <v>376</v>
+        <v>1367</v>
       </c>
       <c r="G791" t="s">
-        <v>203</v>
+        <v>1463</v>
       </c>
       <c r="H791" t="s">
-        <v>1381</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792">
         <v>791</v>
       </c>
       <c r="B792" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C792" t="s">
-        <v>320</v>
+        <v>1465</v>
       </c>
       <c r="D792" t="s">
         <v>10</v>
       </c>
       <c r="E792" t="s">
-        <v>690</v>
+        <v>1318</v>
       </c>
       <c r="F792" t="s">
-        <v>1377</v>
+        <v>1319</v>
       </c>
       <c r="G792" t="s">
-        <v>203</v>
+        <v>1463</v>
       </c>
       <c r="H792" t="s">
-        <v>1379</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793">
         <v>792</v>
       </c>
       <c r="B793" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C793" t="s">
-        <v>689</v>
+        <v>1467</v>
       </c>
       <c r="D793" t="s">
         <v>10</v>
       </c>
       <c r="E793" t="s">
-        <v>690</v>
+        <v>1092</v>
       </c>
       <c r="F793" t="s">
-        <v>1377</v>
+        <v>1468</v>
       </c>
       <c r="G793" t="s">
-        <v>203</v>
+        <v>1092</v>
       </c>
       <c r="H793" t="s">
-        <v>1382</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794">
         <v>793</v>
       </c>
       <c r="B794" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C794" t="s">
-        <v>1380</v>
+        <v>568</v>
       </c>
       <c r="D794" t="s">
         <v>10</v>
       </c>
       <c r="E794" t="s">
-        <v>244</v>
+        <v>467</v>
       </c>
       <c r="F794" t="s">
-        <v>189</v>
+        <v>1470</v>
       </c>
       <c r="G794" t="s">
-        <v>203</v>
+        <v>1092</v>
       </c>
       <c r="H794" t="s">
-        <v>671</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795">
         <v>794</v>
       </c>
       <c r="B795" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C795" t="s">
-        <v>1383</v>
+        <v>815</v>
       </c>
       <c r="D795" t="s">
         <v>10</v>
       </c>
       <c r="E795" t="s">
-        <v>323</v>
+        <v>1092</v>
       </c>
       <c r="F795" t="s">
-        <v>324</v>
+        <v>1472</v>
       </c>
       <c r="G795" t="s">
-        <v>203</v>
+        <v>1092</v>
       </c>
       <c r="H795" t="s">
-        <v>1384</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796">
         <v>795</v>
       </c>
       <c r="B796" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C796" t="s">
-        <v>320</v>
+        <v>1065</v>
       </c>
       <c r="D796" t="s">
         <v>10</v>
       </c>
       <c r="E796" t="s">
-        <v>244</v>
+        <v>1473</v>
       </c>
       <c r="F796" t="s">
-        <v>189</v>
+        <v>1474</v>
       </c>
       <c r="G796" t="s">
-        <v>203</v>
+        <v>1092</v>
       </c>
       <c r="H796" t="s">
-        <v>671</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797">
         <v>796</v>
       </c>
       <c r="B797" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C797" t="s">
-        <v>320</v>
+        <v>1476</v>
       </c>
       <c r="D797" t="s">
         <v>10</v>
       </c>
       <c r="E797" t="s">
-        <v>244</v>
+        <v>1092</v>
       </c>
       <c r="F797" t="s">
-        <v>189</v>
+        <v>1472</v>
       </c>
       <c r="G797" t="s">
-        <v>203</v>
+        <v>1092</v>
       </c>
       <c r="H797" t="s">
-        <v>671</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798">
         <v>797</v>
       </c>
       <c r="B798" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C798" t="s">
-        <v>831</v>
+        <v>1065</v>
       </c>
       <c r="D798" t="s">
         <v>10</v>
       </c>
       <c r="E798" t="s">
-        <v>1385</v>
+        <v>1473</v>
       </c>
       <c r="F798" t="s">
-        <v>667</v>
+        <v>1474</v>
       </c>
       <c r="G798" t="s">
-        <v>203</v>
+        <v>1092</v>
       </c>
       <c r="H798" t="s">
-        <v>671</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799">
         <v>798</v>
       </c>
       <c r="B799" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C799" t="s">
-        <v>1386</v>
+        <v>1065</v>
       </c>
       <c r="D799" t="s">
         <v>10</v>
       </c>
       <c r="E799" t="s">
-        <v>1093</v>
+        <v>1473</v>
       </c>
       <c r="F799" t="s">
-        <v>1387</v>
+        <v>1474</v>
       </c>
       <c r="G799" t="s">
-        <v>203</v>
+        <v>1092</v>
       </c>
       <c r="H799" t="s">
-        <v>1388</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800">
         <v>799</v>
       </c>
       <c r="B800" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C800" t="s">
-        <v>117</v>
+        <v>1065</v>
       </c>
       <c r="D800" t="s">
         <v>10</v>
       </c>
       <c r="E800" t="s">
-        <v>172</v>
+        <v>1473</v>
       </c>
       <c r="F800" t="s">
-        <v>173</v>
+        <v>1474</v>
       </c>
       <c r="G800" t="s">
-        <v>1389</v>
+        <v>1092</v>
       </c>
       <c r="H800" t="s">
-        <v>1390</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801">
         <v>800</v>
       </c>
       <c r="B801" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C801" t="s">
-        <v>320</v>
+        <v>1065</v>
       </c>
       <c r="D801" t="s">
         <v>10</v>
       </c>
       <c r="E801" t="s">
-        <v>1391</v>
+        <v>1473</v>
       </c>
       <c r="F801" t="s">
-        <v>1101</v>
+        <v>1474</v>
       </c>
       <c r="G801" t="s">
-        <v>1389</v>
+        <v>1092</v>
       </c>
       <c r="H801" t="s">
-        <v>1392</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802">
         <v>801</v>
       </c>
       <c r="B802" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C802" t="s">
-        <v>266</v>
+        <v>1481</v>
       </c>
       <c r="D802" t="s">
         <v>10</v>
       </c>
       <c r="E802" t="s">
-        <v>1393</v>
+        <v>1291</v>
       </c>
       <c r="F802" t="s">
         <v>1093</v>
       </c>
       <c r="G802" t="s">
-        <v>1389</v>
+        <v>1291</v>
       </c>
       <c r="H802" t="s">
-        <v>1394</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803">
         <v>802</v>
       </c>
       <c r="B803" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C803" t="s">
-        <v>320</v>
+        <v>1483</v>
       </c>
       <c r="D803" t="s">
         <v>10</v>
       </c>
       <c r="E803" t="s">
-        <v>1391</v>
+        <v>1484</v>
       </c>
       <c r="F803" t="s">
-        <v>1101</v>
+        <v>1485</v>
       </c>
       <c r="G803" t="s">
-        <v>1389</v>
+        <v>1484</v>
       </c>
       <c r="H803" t="s">
-        <v>1395</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804">
         <v>803</v>
       </c>
       <c r="B804" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C804" t="s">
-        <v>177</v>
+        <v>1487</v>
       </c>
       <c r="D804" t="s">
         <v>10</v>
       </c>
       <c r="E804" t="s">
-        <v>388</v>
+        <v>149</v>
       </c>
       <c r="F804" t="s">
-        <v>1396</v>
+        <v>150</v>
       </c>
       <c r="G804" t="s">
-        <v>1389</v>
+        <v>149</v>
       </c>
       <c r="H804" t="s">
-        <v>1397</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805">
         <v>804</v>
       </c>
       <c r="B805" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C805" t="s">
-        <v>239</v>
+        <v>1489</v>
       </c>
       <c r="D805" t="s">
         <v>10</v>
       </c>
       <c r="E805" t="s">
-        <v>1146</v>
+        <v>149</v>
       </c>
       <c r="F805" t="s">
-        <v>1147</v>
+        <v>150</v>
       </c>
       <c r="G805" t="s">
-        <v>1389</v>
+        <v>149</v>
       </c>
       <c r="H805" t="s">
-        <v>1398</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806">
         <v>805</v>
       </c>
       <c r="B806" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C806" t="s">
-        <v>320</v>
+        <v>1491</v>
       </c>
       <c r="D806" t="s">
         <v>10</v>
       </c>
       <c r="E806" t="s">
-        <v>244</v>
+        <v>149</v>
       </c>
       <c r="F806" t="s">
-        <v>189</v>
+        <v>150</v>
       </c>
       <c r="G806" t="s">
-        <v>1389</v>
+        <v>149</v>
       </c>
       <c r="H806" t="s">
-        <v>674</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807">
         <v>806</v>
       </c>
       <c r="B807" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C807" t="s">
-        <v>157</v>
+        <v>1493</v>
       </c>
       <c r="D807" t="s">
         <v>10</v>
       </c>
       <c r="E807" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
       <c r="F807" t="s">
-        <v>173</v>
+        <v>150</v>
       </c>
       <c r="G807" t="s">
-        <v>1389</v>
+        <v>149</v>
       </c>
       <c r="H807" t="s">
-        <v>1399</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808">
         <v>807</v>
       </c>
       <c r="B808" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C808" t="s">
-        <v>117</v>
+        <v>1495</v>
       </c>
       <c r="D808" t="s">
         <v>10</v>
       </c>
       <c r="E808" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
       <c r="F808" t="s">
-        <v>173</v>
+        <v>150</v>
       </c>
       <c r="G808" t="s">
-        <v>1389</v>
+        <v>149</v>
       </c>
       <c r="H808" t="s">
-        <v>1400</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809">
         <v>808</v>
       </c>
       <c r="B809" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C809" t="s">
-        <v>689</v>
+        <v>1497</v>
       </c>
       <c r="D809" t="s">
         <v>10</v>
       </c>
       <c r="E809" t="s">
-        <v>1056</v>
+        <v>149</v>
       </c>
       <c r="F809" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="G809" t="s">
-        <v>1389</v>
+        <v>149</v>
       </c>
       <c r="H809" t="s">
-        <v>1057</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810">
         <v>809</v>
       </c>
       <c r="B810" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C810" t="s">
-        <v>1096</v>
+        <v>1499</v>
       </c>
       <c r="D810" t="s">
         <v>10</v>
       </c>
       <c r="E810" t="s">
-        <v>1401</v>
+        <v>149</v>
       </c>
       <c r="F810" t="s">
-        <v>1098</v>
+        <v>150</v>
       </c>
       <c r="G810" t="s">
-        <v>1389</v>
+        <v>149</v>
       </c>
       <c r="H810" t="s">
-        <v>1402</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811">
         <v>810</v>
       </c>
       <c r="B811" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C811" t="s">
-        <v>1403</v>
+        <v>820</v>
       </c>
       <c r="D811" t="s">
         <v>10</v>
       </c>
       <c r="E811" t="s">
-        <v>1249</v>
+        <v>149</v>
       </c>
       <c r="F811" t="s">
-        <v>1250</v>
+        <v>150</v>
       </c>
       <c r="G811" t="s">
-        <v>327</v>
+        <v>149</v>
       </c>
       <c r="H811" t="s">
-        <v>1404</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812">
         <v>811</v>
       </c>
       <c r="B812" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C812" t="s">
-        <v>92</v>
+        <v>1502</v>
       </c>
       <c r="D812" t="s">
         <v>10</v>
       </c>
       <c r="E812" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F812" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="G812" t="s">
-        <v>327</v>
+        <v>149</v>
       </c>
       <c r="H812" t="s">
-        <v>1176</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813">
         <v>812</v>
       </c>
       <c r="B813" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C813" t="s">
-        <v>310</v>
+        <v>1504</v>
       </c>
       <c r="D813" t="s">
         <v>10</v>
       </c>
       <c r="E813" t="s">
-        <v>311</v>
+        <v>149</v>
       </c>
       <c r="F813" t="s">
-        <v>312</v>
+        <v>150</v>
       </c>
       <c r="G813" t="s">
-        <v>327</v>
+        <v>149</v>
       </c>
       <c r="H813" t="s">
-        <v>1405</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814">
         <v>813</v>
       </c>
       <c r="B814" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C814" t="s">
-        <v>92</v>
+        <v>277</v>
       </c>
       <c r="D814" t="s">
         <v>10</v>
       </c>
       <c r="E814" t="s">
-        <v>151</v>
+        <v>577</v>
       </c>
       <c r="F814" t="s">
-        <v>152</v>
+        <v>1506</v>
       </c>
       <c r="G814" t="s">
-        <v>327</v>
+        <v>149</v>
       </c>
       <c r="H814" t="s">
-        <v>1406</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815">
         <v>814</v>
       </c>
       <c r="B815" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C815" t="s">
-        <v>470</v>
+        <v>1508</v>
       </c>
       <c r="D815" t="s">
         <v>10</v>
       </c>
       <c r="E815" t="s">
-        <v>1407</v>
+        <v>149</v>
       </c>
       <c r="F815" t="s">
-        <v>1093</v>
+        <v>150</v>
       </c>
       <c r="G815" t="s">
-        <v>327</v>
+        <v>149</v>
       </c>
       <c r="H815" t="s">
-        <v>1408</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816">
         <v>815</v>
       </c>
       <c r="B816" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C816" t="s">
-        <v>542</v>
+        <v>1510</v>
       </c>
       <c r="D816" t="s">
         <v>10</v>
       </c>
       <c r="E816" t="s">
-        <v>1409</v>
+        <v>149</v>
       </c>
       <c r="F816" t="s">
-        <v>1410</v>
+        <v>150</v>
       </c>
       <c r="G816" t="s">
-        <v>327</v>
+        <v>149</v>
       </c>
       <c r="H816" t="s">
-        <v>1411</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817">
         <v>816</v>
       </c>
       <c r="B817" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C817" t="s">
-        <v>1412</v>
+        <v>1512</v>
       </c>
       <c r="D817" t="s">
         <v>10</v>
       </c>
       <c r="E817" t="s">
-        <v>1413</v>
+        <v>149</v>
       </c>
       <c r="F817" t="s">
-        <v>1414</v>
+        <v>150</v>
       </c>
       <c r="G817" t="s">
-        <v>327</v>
+        <v>149</v>
       </c>
       <c r="H817" t="s">
-        <v>1415</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818">
         <v>817</v>
       </c>
       <c r="B818" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C818" t="s">
-        <v>157</v>
+        <v>1514</v>
       </c>
       <c r="D818" t="s">
         <v>10</v>
       </c>
       <c r="E818" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="F818" t="s">
-        <v>161</v>
+        <v>519</v>
       </c>
       <c r="G818" t="s">
-        <v>327</v>
+        <v>149</v>
       </c>
       <c r="H818" t="s">
-        <v>1399</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819">
         <v>818</v>
       </c>
       <c r="B819" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C819" t="s">
-        <v>92</v>
+        <v>1516</v>
       </c>
       <c r="D819" t="s">
         <v>10</v>
       </c>
       <c r="E819" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F819" t="s">
-        <v>306</v>
+        <v>150</v>
       </c>
       <c r="G819" t="s">
-        <v>327</v>
+        <v>149</v>
       </c>
       <c r="H819" t="s">
-        <v>1178</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820">
         <v>819</v>
       </c>
       <c r="B820" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C820" t="s">
-        <v>1168</v>
+        <v>17</v>
       </c>
       <c r="D820" t="s">
         <v>10</v>
       </c>
       <c r="E820" t="s">
-        <v>1169</v>
+        <v>96</v>
       </c>
       <c r="F820" t="s">
-        <v>1170</v>
+        <v>928</v>
       </c>
       <c r="G820" t="s">
-        <v>1115</v>
+        <v>149</v>
       </c>
       <c r="H820" t="s">
-        <v>1416</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821">
         <v>820</v>
       </c>
       <c r="B821" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C821" t="s">
-        <v>194</v>
+        <v>1518</v>
       </c>
       <c r="D821" t="s">
         <v>10</v>
       </c>
       <c r="E821" t="s">
-        <v>1417</v>
+        <v>149</v>
       </c>
       <c r="F821" t="s">
-        <v>195</v>
+        <v>150</v>
       </c>
       <c r="G821" t="s">
-        <v>1115</v>
+        <v>149</v>
       </c>
       <c r="H821" t="s">
-        <v>870</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822">
         <v>821</v>
       </c>
       <c r="B822" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C822" t="s">
-        <v>1418</v>
+        <v>1520</v>
       </c>
       <c r="D822" t="s">
         <v>10</v>
       </c>
       <c r="E822" t="s">
-        <v>1115</v>
+        <v>149</v>
       </c>
       <c r="F822" t="s">
-        <v>359</v>
+        <v>150</v>
       </c>
       <c r="G822" t="s">
-        <v>1115</v>
+        <v>149</v>
       </c>
       <c r="H822" t="s">
-        <v>1419</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823">
         <v>822</v>
       </c>
       <c r="B823" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C823" t="s">
-        <v>1420</v>
+        <v>1522</v>
       </c>
       <c r="D823" t="s">
         <v>10</v>
       </c>
       <c r="E823" t="s">
-        <v>730</v>
+        <v>149</v>
       </c>
       <c r="F823" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="G823" t="s">
-        <v>1115</v>
+        <v>149</v>
       </c>
       <c r="H823" t="s">
-        <v>1421</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824">
         <v>823</v>
       </c>
       <c r="B824" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C824" t="s">
-        <v>1422</v>
+        <v>1524</v>
       </c>
       <c r="D824" t="s">
         <v>10</v>
       </c>
       <c r="E824" t="s">
-        <v>1115</v>
+        <v>149</v>
       </c>
       <c r="F824" t="s">
-        <v>1423</v>
+        <v>150</v>
       </c>
       <c r="G824" t="s">
-        <v>1115</v>
+        <v>149</v>
       </c>
       <c r="H824" t="s">
-        <v>1424</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825">
         <v>824</v>
       </c>
       <c r="B825" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C825" t="s">
-        <v>1279</v>
+        <v>1526</v>
       </c>
       <c r="D825" t="s">
         <v>10</v>
       </c>
       <c r="E825" t="s">
-        <v>358</v>
+        <v>149</v>
       </c>
       <c r="F825" t="s">
-        <v>359</v>
+        <v>150</v>
       </c>
       <c r="G825" t="s">
-        <v>358</v>
+        <v>149</v>
       </c>
       <c r="H825" t="s">
-        <v>1425</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826">
         <v>825</v>
       </c>
       <c r="B826" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C826" t="s">
-        <v>1426</v>
+        <v>1528</v>
       </c>
       <c r="D826" t="s">
         <v>10</v>
       </c>
       <c r="E826" t="s">
-        <v>1427</v>
+        <v>149</v>
       </c>
       <c r="F826" t="s">
-        <v>1428</v>
+        <v>150</v>
       </c>
       <c r="G826" t="s">
-        <v>358</v>
+        <v>149</v>
       </c>
       <c r="H826" t="s">
-        <v>1429</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827">
         <v>826</v>
       </c>
       <c r="B827" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C827" t="s">
-        <v>470</v>
+        <v>1530</v>
       </c>
       <c r="D827" t="s">
         <v>10</v>
       </c>
       <c r="E827" t="s">
-        <v>471</v>
+        <v>149</v>
       </c>
       <c r="F827" t="s">
-        <v>472</v>
+        <v>150</v>
       </c>
       <c r="G827" t="s">
-        <v>358</v>
+        <v>149</v>
       </c>
       <c r="H827" t="s">
-        <v>1430</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828">
         <v>827</v>
       </c>
       <c r="B828" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C828" t="s">
-        <v>1431</v>
+        <v>1532</v>
       </c>
       <c r="D828" t="s">
         <v>10</v>
       </c>
       <c r="E828" t="s">
-        <v>1413</v>
+        <v>149</v>
       </c>
       <c r="F828" t="s">
-        <v>1432</v>
+        <v>150</v>
       </c>
       <c r="G828" t="s">
-        <v>358</v>
+        <v>149</v>
       </c>
       <c r="H828" t="s">
-        <v>1433</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829">
         <v>828</v>
       </c>
       <c r="B829" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C829" t="s">
-        <v>258</v>
+        <v>1534</v>
       </c>
       <c r="D829" t="s">
         <v>10</v>
       </c>
       <c r="E829" t="s">
-        <v>240</v>
+        <v>149</v>
       </c>
       <c r="F829" t="s">
-        <v>241</v>
+        <v>150</v>
       </c>
       <c r="G829" t="s">
-        <v>358</v>
+        <v>149</v>
       </c>
       <c r="H829" t="s">
-        <v>863</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830">
         <v>829</v>
       </c>
       <c r="B830" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C830" t="s">
-        <v>1434</v>
+        <v>1536</v>
       </c>
       <c r="D830" t="s">
         <v>10</v>
       </c>
       <c r="E830" t="s">
-        <v>270</v>
+        <v>149</v>
       </c>
       <c r="F830" t="s">
-        <v>223</v>
+        <v>150</v>
       </c>
       <c r="G830" t="s">
-        <v>358</v>
+        <v>149</v>
       </c>
       <c r="H830" t="s">
-        <v>1435</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831">
         <v>830</v>
       </c>
       <c r="B831" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C831" t="s">
-        <v>1436</v>
+        <v>1538</v>
       </c>
       <c r="D831" t="s">
         <v>10</v>
       </c>
       <c r="E831" t="s">
-        <v>1437</v>
+        <v>149</v>
       </c>
       <c r="F831" t="s">
-        <v>1438</v>
+        <v>150</v>
       </c>
       <c r="G831" t="s">
-        <v>358</v>
+        <v>149</v>
       </c>
       <c r="H831" t="s">
-        <v>1439</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832">
         <v>831</v>
       </c>
       <c r="B832" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C832" t="s">
-        <v>1380</v>
+        <v>1540</v>
       </c>
       <c r="D832" t="s">
         <v>10</v>
       </c>
       <c r="E832" t="s">
-        <v>847</v>
+        <v>149</v>
       </c>
       <c r="F832" t="s">
-        <v>376</v>
+        <v>150</v>
       </c>
       <c r="G832" t="s">
-        <v>358</v>
+        <v>149</v>
       </c>
       <c r="H832" t="s">
-        <v>1440</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833">
         <v>832</v>
       </c>
       <c r="B833" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C833" t="s">
-        <v>253</v>
+        <v>1542</v>
       </c>
       <c r="D833" t="s">
         <v>10</v>
       </c>
       <c r="E833" t="s">
-        <v>297</v>
+        <v>149</v>
       </c>
       <c r="F833" t="s">
-        <v>850</v>
+        <v>150</v>
       </c>
       <c r="G833" t="s">
-        <v>1441</v>
+        <v>149</v>
       </c>
       <c r="H833" t="s">
-        <v>884</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834">
         <v>833</v>
       </c>
       <c r="B834" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C834" t="s">
-        <v>92</v>
+        <v>1544</v>
       </c>
       <c r="D834" t="s">
         <v>10</v>
       </c>
       <c r="E834" t="s">
-        <v>415</v>
+        <v>149</v>
       </c>
       <c r="F834" t="s">
-        <v>1442</v>
+        <v>150</v>
       </c>
       <c r="G834" t="s">
-        <v>1441</v>
+        <v>149</v>
       </c>
       <c r="H834" t="s">
-        <v>1443</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835">
         <v>834</v>
       </c>
       <c r="B835" t="s">
+        <v>16</v>
+      </c>
+      <c r="C835" t="s">
+        <v>107</v>
+      </c>
+      <c r="D835" t="s">
+        <v>10</v>
+      </c>
+      <c r="E835" t="s">
         <v>108</v>
       </c>
-      <c r="C835" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F835" t="s">
-        <v>189</v>
+        <v>1274</v>
       </c>
       <c r="G835" t="s">
-        <v>1441</v>
+        <v>1546</v>
       </c>
       <c r="H835" t="s">
-        <v>1444</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836">
         <v>835</v>
       </c>
       <c r="B836" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C836" t="s">
-        <v>1445</v>
+        <v>17</v>
       </c>
       <c r="D836" t="s">
         <v>10</v>
       </c>
       <c r="E836" t="s">
-        <v>403</v>
+        <v>96</v>
       </c>
       <c r="F836" t="s">
-        <v>404</v>
+        <v>928</v>
       </c>
       <c r="G836" t="s">
-        <v>1441</v>
+        <v>1546</v>
       </c>
       <c r="H836" t="s">
-        <v>1446</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837">
         <v>836</v>
       </c>
       <c r="B837" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C837" t="s">
-        <v>1447</v>
+        <v>21</v>
       </c>
       <c r="D837" t="s">
         <v>10</v>
       </c>
       <c r="E837" t="s">
-        <v>1441</v>
+        <v>1548</v>
       </c>
       <c r="F837" t="s">
-        <v>1448</v>
+        <v>113</v>
       </c>
       <c r="G837" t="s">
-        <v>1441</v>
+        <v>1546</v>
       </c>
       <c r="H837" t="s">
-        <v>1449</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838">
         <v>837</v>
       </c>
       <c r="B838" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C838" t="s">
-        <v>605</v>
+        <v>107</v>
       </c>
       <c r="D838" t="s">
         <v>10</v>
       </c>
       <c r="E838" t="s">
-        <v>358</v>
+        <v>108</v>
       </c>
       <c r="F838" t="s">
-        <v>1450</v>
+        <v>1274</v>
       </c>
       <c r="G838" t="s">
-        <v>1441</v>
+        <v>1546</v>
       </c>
       <c r="H838" t="s">
-        <v>1451</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839">
         <v>838</v>
       </c>
       <c r="B839" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C839" t="s">
-        <v>225</v>
+        <v>17</v>
       </c>
       <c r="D839" t="s">
         <v>10</v>
       </c>
       <c r="E839" t="s">
-        <v>1452</v>
+        <v>96</v>
       </c>
       <c r="F839" t="s">
-        <v>650</v>
+        <v>928</v>
       </c>
       <c r="G839" t="s">
-        <v>1441</v>
+        <v>1546</v>
       </c>
       <c r="H839" t="s">
-        <v>1453</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840">
         <v>839</v>
       </c>
       <c r="B840" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C840" t="s">
-        <v>1071</v>
+        <v>1550</v>
       </c>
       <c r="D840" t="s">
         <v>10</v>
       </c>
       <c r="E840" t="s">
-        <v>1072</v>
+        <v>149</v>
       </c>
       <c r="F840" t="s">
-        <v>1454</v>
+        <v>150</v>
       </c>
       <c r="G840" t="s">
-        <v>1455</v>
+        <v>1546</v>
       </c>
       <c r="H840" t="s">
-        <v>1456</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841">
         <v>840</v>
       </c>
       <c r="B841" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C841" t="s">
-        <v>1457</v>
+        <v>977</v>
       </c>
       <c r="D841" t="s">
         <v>10</v>
       </c>
       <c r="E841" t="s">
-        <v>270</v>
+        <v>96</v>
       </c>
       <c r="F841" t="s">
-        <v>271</v>
+        <v>928</v>
       </c>
       <c r="G841" t="s">
-        <v>1455</v>
+        <v>1546</v>
       </c>
       <c r="H841" t="s">
-        <v>1458</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842">
         <v>841</v>
       </c>
       <c r="B842" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C842" t="s">
-        <v>1071</v>
+        <v>17</v>
       </c>
       <c r="D842" t="s">
         <v>10</v>
       </c>
       <c r="E842" t="s">
-        <v>1072</v>
+        <v>96</v>
       </c>
       <c r="F842" t="s">
-        <v>1454</v>
+        <v>928</v>
       </c>
       <c r="G842" t="s">
-        <v>1455</v>
+        <v>1546</v>
       </c>
       <c r="H842" t="s">
-        <v>1075</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843">
         <v>842</v>
       </c>
       <c r="B843" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C843" t="s">
-        <v>1459</v>
+        <v>25</v>
       </c>
       <c r="D843" t="s">
         <v>10</v>
       </c>
       <c r="E843" t="s">
-        <v>730</v>
+        <v>30</v>
       </c>
       <c r="F843" t="s">
-        <v>169</v>
+        <v>986</v>
       </c>
       <c r="G843" t="s">
-        <v>1455</v>
+        <v>1546</v>
       </c>
       <c r="H843" t="s">
-        <v>1460</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844">
         <v>843</v>
       </c>
       <c r="B844" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C844" t="s">
-        <v>266</v>
+        <v>17</v>
       </c>
       <c r="D844" t="s">
         <v>10</v>
       </c>
       <c r="E844" t="s">
-        <v>1393</v>
+        <v>96</v>
       </c>
       <c r="F844" t="s">
-        <v>1093</v>
+        <v>928</v>
       </c>
       <c r="G844" t="s">
-        <v>1455</v>
+        <v>1546</v>
       </c>
       <c r="H844" t="s">
-        <v>1394</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845">
         <v>844</v>
       </c>
       <c r="B845" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C845" t="s">
-        <v>1071</v>
+        <v>21</v>
       </c>
       <c r="D845" t="s">
         <v>10</v>
       </c>
       <c r="E845" t="s">
-        <v>1072</v>
+        <v>33</v>
       </c>
       <c r="F845" t="s">
-        <v>1461</v>
+        <v>401</v>
       </c>
       <c r="G845" t="s">
-        <v>1455</v>
+        <v>1546</v>
       </c>
       <c r="H845" t="s">
-        <v>1462</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846">
         <v>845</v>
       </c>
       <c r="B846" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="C846" t="s">
-        <v>1071</v>
+        <v>1555</v>
       </c>
       <c r="D846" t="s">
         <v>10</v>
       </c>
       <c r="E846" t="s">
-        <v>1072</v>
+        <v>1362</v>
       </c>
       <c r="F846" t="s">
-        <v>1461</v>
+        <v>331</v>
       </c>
       <c r="G846" t="s">
-        <v>1455</v>
+        <v>1362</v>
       </c>
       <c r="H846" t="s">
-        <v>1105</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847">
         <v>846</v>
       </c>
       <c r="B847" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C847" t="s">
-        <v>320</v>
+        <v>1557</v>
       </c>
       <c r="D847" t="s">
         <v>10</v>
       </c>
       <c r="E847" t="s">
-        <v>244</v>
+        <v>1277</v>
       </c>
       <c r="F847" t="s">
-        <v>189</v>
+        <v>1189</v>
       </c>
       <c r="G847" t="s">
-        <v>1455</v>
+        <v>1362</v>
       </c>
       <c r="H847" t="s">
-        <v>1463</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848">
         <v>847</v>
       </c>
       <c r="B848" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C848" t="s">
-        <v>1464</v>
+        <v>21</v>
       </c>
       <c r="D848" t="s">
         <v>10</v>
       </c>
       <c r="E848" t="s">
-        <v>726</v>
+        <v>33</v>
       </c>
       <c r="F848" t="s">
-        <v>727</v>
+        <v>401</v>
       </c>
       <c r="G848" t="s">
-        <v>1455</v>
+        <v>1362</v>
       </c>
       <c r="H848" t="s">
-        <v>1465</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849">
         <v>848</v>
       </c>
       <c r="B849" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C849" t="s">
-        <v>552</v>
+        <v>1560</v>
       </c>
       <c r="D849" t="s">
         <v>10</v>
       </c>
       <c r="E849" t="s">
-        <v>864</v>
+        <v>1362</v>
       </c>
       <c r="F849" t="s">
-        <v>1466</v>
+        <v>892</v>
       </c>
       <c r="G849" t="s">
-        <v>1455</v>
+        <v>1362</v>
       </c>
       <c r="H849" t="s">
-        <v>865</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850">
         <v>849</v>
       </c>
       <c r="B850" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C850" t="s">
-        <v>320</v>
+        <v>1557</v>
       </c>
       <c r="D850" t="s">
         <v>10</v>
       </c>
       <c r="E850" t="s">
-        <v>244</v>
+        <v>1277</v>
       </c>
       <c r="F850" t="s">
-        <v>189</v>
+        <v>1189</v>
       </c>
       <c r="G850" t="s">
-        <v>1455</v>
+        <v>1362</v>
       </c>
       <c r="H850" t="s">
-        <v>671</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851">
         <v>850</v>
       </c>
       <c r="B851" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C851" t="s">
-        <v>320</v>
+        <v>1557</v>
       </c>
       <c r="D851" t="s">
         <v>10</v>
       </c>
       <c r="E851" t="s">
-        <v>244</v>
+        <v>1277</v>
       </c>
       <c r="F851" t="s">
-        <v>189</v>
+        <v>1189</v>
       </c>
       <c r="G851" t="s">
-        <v>1455</v>
+        <v>1362</v>
       </c>
       <c r="H851" t="s">
-        <v>674</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852">
         <v>851</v>
       </c>
       <c r="B852" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C852" t="s">
-        <v>937</v>
+        <v>568</v>
       </c>
       <c r="D852" t="s">
         <v>10</v>
       </c>
       <c r="E852" t="s">
-        <v>1038</v>
+        <v>467</v>
       </c>
       <c r="F852" t="s">
-        <v>1005</v>
+        <v>414</v>
       </c>
       <c r="G852" t="s">
-        <v>1455</v>
+        <v>1362</v>
       </c>
       <c r="H852" t="s">
-        <v>1392</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853">
         <v>852</v>
       </c>
       <c r="B853" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C853" t="s">
-        <v>552</v>
+        <v>1565</v>
       </c>
       <c r="D853" t="s">
         <v>10</v>
       </c>
       <c r="E853" t="s">
-        <v>864</v>
+        <v>1566</v>
       </c>
       <c r="F853" t="s">
-        <v>1466</v>
+        <v>1567</v>
       </c>
       <c r="G853" t="s">
-        <v>1455</v>
+        <v>1362</v>
       </c>
       <c r="H853" t="s">
-        <v>865</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854">
         <v>853</v>
       </c>
       <c r="B854" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C854" t="s">
-        <v>1467</v>
+        <v>568</v>
       </c>
       <c r="D854" t="s">
         <v>10</v>
       </c>
       <c r="E854" t="s">
-        <v>730</v>
+        <v>467</v>
       </c>
       <c r="F854" t="s">
-        <v>274</v>
+        <v>414</v>
       </c>
       <c r="G854" t="s">
-        <v>151</v>
+        <v>1362</v>
       </c>
       <c r="H854" t="s">
-        <v>1468</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855">
         <v>854</v>
       </c>
       <c r="B855" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C855" t="s">
-        <v>729</v>
+        <v>568</v>
       </c>
       <c r="D855" t="s">
         <v>10</v>
       </c>
       <c r="E855" t="s">
-        <v>730</v>
+        <v>467</v>
       </c>
       <c r="F855" t="s">
-        <v>274</v>
+        <v>414</v>
       </c>
       <c r="G855" t="s">
-        <v>151</v>
+        <v>1362</v>
       </c>
       <c r="H855" t="s">
-        <v>1469</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856">
         <v>855</v>
       </c>
       <c r="B856" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C856" t="s">
-        <v>414</v>
+        <v>1557</v>
       </c>
       <c r="D856" t="s">
         <v>10</v>
       </c>
       <c r="E856" t="s">
-        <v>730</v>
+        <v>1277</v>
       </c>
       <c r="F856" t="s">
-        <v>274</v>
+        <v>1189</v>
       </c>
       <c r="G856" t="s">
-        <v>151</v>
+        <v>1362</v>
       </c>
       <c r="H856" t="s">
-        <v>1470</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857">
         <v>856</v>
       </c>
       <c r="B857" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C857" t="s">
-        <v>157</v>
+        <v>979</v>
       </c>
       <c r="D857" t="s">
         <v>10</v>
       </c>
       <c r="E857" t="s">
-        <v>172</v>
+        <v>1572</v>
       </c>
       <c r="F857" t="s">
-        <v>395</v>
+        <v>1096</v>
       </c>
       <c r="G857" t="s">
-        <v>151</v>
+        <v>891</v>
       </c>
       <c r="H857" t="s">
-        <v>1202</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858">
         <v>857</v>
       </c>
       <c r="B858" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C858" t="s">
-        <v>1471</v>
+        <v>979</v>
       </c>
       <c r="D858" t="s">
         <v>10</v>
       </c>
       <c r="E858" t="s">
-        <v>730</v>
+        <v>1572</v>
       </c>
       <c r="F858" t="s">
-        <v>274</v>
+        <v>1096</v>
       </c>
       <c r="G858" t="s">
-        <v>151</v>
+        <v>891</v>
       </c>
       <c r="H858" t="s">
-        <v>1469</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859">
         <v>858</v>
       </c>
       <c r="B859" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C859" t="s">
-        <v>1472</v>
+        <v>979</v>
       </c>
       <c r="D859" t="s">
         <v>10</v>
       </c>
       <c r="E859" t="s">
-        <v>1072</v>
+        <v>1572</v>
       </c>
       <c r="F859" t="s">
-        <v>1073</v>
+        <v>1096</v>
       </c>
       <c r="G859" t="s">
-        <v>151</v>
+        <v>891</v>
       </c>
       <c r="H859" t="s">
-        <v>1473</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860">
         <v>859</v>
       </c>
       <c r="B860" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C860" t="s">
-        <v>1474</v>
+        <v>977</v>
       </c>
       <c r="D860" t="s">
         <v>10</v>
       </c>
       <c r="E860" t="s">
-        <v>1413</v>
+        <v>96</v>
       </c>
       <c r="F860" t="s">
-        <v>1432</v>
+        <v>928</v>
       </c>
       <c r="G860" t="s">
-        <v>151</v>
+        <v>891</v>
       </c>
       <c r="H860" t="s">
-        <v>1475</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861">
         <v>860</v>
       </c>
       <c r="B861" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C861" t="s">
-        <v>157</v>
+        <v>241</v>
       </c>
       <c r="D861" t="s">
         <v>10</v>
       </c>
       <c r="E861" t="s">
-        <v>172</v>
+        <v>112</v>
       </c>
       <c r="F861" t="s">
-        <v>395</v>
+        <v>113</v>
       </c>
       <c r="G861" t="s">
-        <v>151</v>
+        <v>891</v>
       </c>
       <c r="H861" t="s">
-        <v>1202</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862">
         <v>861</v>
       </c>
       <c r="B862" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C862" t="s">
-        <v>1476</v>
+        <v>241</v>
       </c>
       <c r="D862" t="s">
         <v>10</v>
       </c>
       <c r="E862" t="s">
-        <v>730</v>
+        <v>112</v>
       </c>
       <c r="F862" t="s">
-        <v>274</v>
+        <v>113</v>
       </c>
       <c r="G862" t="s">
-        <v>151</v>
+        <v>891</v>
       </c>
       <c r="H862" t="s">
-        <v>1469</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863">
         <v>862</v>
       </c>
       <c r="B863" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C863" t="s">
-        <v>117</v>
+        <v>241</v>
       </c>
       <c r="D863" t="s">
         <v>10</v>
       </c>
       <c r="E863" t="s">
-        <v>172</v>
+        <v>112</v>
       </c>
       <c r="F863" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="G863" t="s">
-        <v>151</v>
+        <v>891</v>
       </c>
       <c r="H863" t="s">
-        <v>1381</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864">
         <v>863</v>
       </c>
       <c r="B864" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C864" t="s">
-        <v>258</v>
+        <v>1578</v>
       </c>
       <c r="D864" t="s">
         <v>10</v>
       </c>
       <c r="E864" t="s">
-        <v>240</v>
+        <v>1251</v>
       </c>
       <c r="F864" t="s">
-        <v>241</v>
+        <v>803</v>
       </c>
       <c r="G864" t="s">
-        <v>151</v>
+        <v>891</v>
       </c>
       <c r="H864" t="s">
-        <v>677</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865">
         <v>864</v>
       </c>
       <c r="B865" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C865" t="s">
-        <v>117</v>
+        <v>977</v>
       </c>
       <c r="D865" t="s">
         <v>10</v>
       </c>
       <c r="E865" t="s">
-        <v>172</v>
+        <v>1580</v>
       </c>
       <c r="F865" t="s">
-        <v>173</v>
+        <v>1581</v>
       </c>
       <c r="G865" t="s">
-        <v>151</v>
+        <v>891</v>
       </c>
       <c r="H865" t="s">
-        <v>1408</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866">
         <v>865</v>
       </c>
       <c r="B866" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C866" t="s">
-        <v>1087</v>
+        <v>523</v>
       </c>
       <c r="D866" t="s">
         <v>10</v>
       </c>
       <c r="E866" t="s">
-        <v>730</v>
+        <v>299</v>
       </c>
       <c r="F866" t="s">
-        <v>274</v>
+        <v>68</v>
       </c>
       <c r="G866" t="s">
-        <v>151</v>
+        <v>891</v>
       </c>
       <c r="H866" t="s">
-        <v>1477</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867">
         <v>866</v>
       </c>
       <c r="B867" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C867" t="s">
-        <v>1110</v>
+        <v>568</v>
       </c>
       <c r="D867" t="s">
         <v>10</v>
       </c>
       <c r="E867" t="s">
-        <v>1111</v>
+        <v>467</v>
       </c>
       <c r="F867" t="s">
-        <v>307</v>
+        <v>1191</v>
       </c>
       <c r="G867" t="s">
-        <v>151</v>
+        <v>891</v>
       </c>
       <c r="H867" t="s">
-        <v>1113</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868">
         <v>867</v>
       </c>
       <c r="B868" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C868" t="s">
-        <v>689</v>
+        <v>1578</v>
       </c>
       <c r="D868" t="s">
         <v>10</v>
       </c>
       <c r="E868" t="s">
-        <v>1056</v>
+        <v>1251</v>
       </c>
       <c r="F868" t="s">
-        <v>148</v>
+        <v>803</v>
       </c>
       <c r="G868" t="s">
-        <v>151</v>
+        <v>891</v>
       </c>
       <c r="H868" t="s">
-        <v>1057</v>
+        <v>952</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869">
         <v>868</v>
       </c>
       <c r="B869" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C869" t="s">
-        <v>937</v>
+        <v>1585</v>
       </c>
       <c r="D869" t="s">
         <v>10</v>
       </c>
       <c r="E869" t="s">
-        <v>1038</v>
+        <v>1362</v>
       </c>
       <c r="F869" t="s">
-        <v>144</v>
+        <v>1344</v>
       </c>
       <c r="G869" t="s">
-        <v>1478</v>
+        <v>891</v>
       </c>
       <c r="H869" t="s">
-        <v>1122</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870">
         <v>869</v>
       </c>
       <c r="B870" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C870" t="s">
-        <v>937</v>
+        <v>241</v>
       </c>
       <c r="D870" t="s">
         <v>10</v>
       </c>
       <c r="E870" t="s">
-        <v>1038</v>
+        <v>112</v>
       </c>
       <c r="F870" t="s">
-        <v>144</v>
+        <v>113</v>
       </c>
       <c r="G870" t="s">
-        <v>1478</v>
+        <v>891</v>
       </c>
       <c r="H870" t="s">
-        <v>1479</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871">
         <v>870</v>
       </c>
       <c r="B871" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C871" t="s">
-        <v>291</v>
+        <v>1588</v>
       </c>
       <c r="D871" t="s">
         <v>10</v>
       </c>
       <c r="E871" t="s">
-        <v>292</v>
+        <v>1245</v>
       </c>
       <c r="F871" t="s">
-        <v>577</v>
+        <v>1285</v>
       </c>
       <c r="G871" t="s">
-        <v>1478</v>
+        <v>891</v>
       </c>
       <c r="H871" t="s">
-        <v>1480</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872">
         <v>871</v>
       </c>
       <c r="B872" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C872" t="s">
-        <v>266</v>
+        <v>241</v>
       </c>
       <c r="D872" t="s">
         <v>10</v>
       </c>
       <c r="E872" t="s">
-        <v>1393</v>
+        <v>112</v>
       </c>
       <c r="F872" t="s">
-        <v>1093</v>
+        <v>113</v>
       </c>
       <c r="G872" t="s">
-        <v>1481</v>
+        <v>891</v>
       </c>
       <c r="H872" t="s">
-        <v>1482</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873">
         <v>872</v>
       </c>
       <c r="B873" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C873" t="s">
-        <v>950</v>
+        <v>1591</v>
       </c>
       <c r="D873" t="s">
         <v>10</v>
       </c>
       <c r="E873" t="s">
-        <v>1483</v>
+        <v>1592</v>
       </c>
       <c r="F873" t="s">
-        <v>1484</v>
+        <v>1593</v>
       </c>
       <c r="G873" t="s">
-        <v>1481</v>
+        <v>891</v>
       </c>
       <c r="H873" t="s">
-        <v>1485</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874">
         <v>873</v>
       </c>
       <c r="B874" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C874" t="s">
-        <v>243</v>
+        <v>1270</v>
       </c>
       <c r="D874" t="s">
         <v>10</v>
       </c>
       <c r="E874" t="s">
-        <v>847</v>
+        <v>1595</v>
       </c>
       <c r="F874" t="s">
-        <v>376</v>
+        <v>884</v>
       </c>
       <c r="G874" t="s">
-        <v>1481</v>
+        <v>891</v>
       </c>
       <c r="H874" t="s">
-        <v>1486</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875">
         <v>874</v>
       </c>
       <c r="B875" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C875" t="s">
-        <v>1487</v>
+        <v>241</v>
       </c>
       <c r="D875" t="s">
         <v>10</v>
       </c>
       <c r="E875" t="s">
-        <v>1481</v>
+        <v>112</v>
       </c>
       <c r="F875" t="s">
-        <v>1488</v>
+        <v>113</v>
       </c>
       <c r="G875" t="s">
-        <v>1481</v>
+        <v>891</v>
       </c>
       <c r="H875" t="s">
-        <v>1489</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876">
         <v>875</v>
       </c>
       <c r="B876" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C876" t="s">
-        <v>1490</v>
+        <v>1598</v>
       </c>
       <c r="D876" t="s">
         <v>10</v>
       </c>
       <c r="E876" t="s">
-        <v>1491</v>
+        <v>1599</v>
       </c>
       <c r="F876" t="s">
-        <v>1492</v>
+        <v>109</v>
       </c>
       <c r="G876" t="s">
-        <v>1491</v>
+        <v>891</v>
       </c>
       <c r="H876" t="s">
-        <v>1493</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877">
         <v>876</v>
       </c>
       <c r="B877" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C877" t="s">
-        <v>1494</v>
+        <v>241</v>
       </c>
       <c r="D877" t="s">
         <v>10</v>
       </c>
       <c r="E877" t="s">
-        <v>1225</v>
+        <v>112</v>
       </c>
       <c r="F877" t="s">
-        <v>1353</v>
+        <v>113</v>
       </c>
       <c r="G877" t="s">
-        <v>1225</v>
+        <v>891</v>
       </c>
       <c r="H877" t="s">
-        <v>1495</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878">
         <v>877</v>
       </c>
       <c r="B878" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C878" t="s">
-        <v>1496</v>
+        <v>241</v>
       </c>
       <c r="D878" t="s">
         <v>10</v>
       </c>
       <c r="E878" t="s">
-        <v>1413</v>
+        <v>112</v>
       </c>
       <c r="F878" t="s">
-        <v>1432</v>
+        <v>113</v>
       </c>
       <c r="G878" t="s">
-        <v>1225</v>
+        <v>891</v>
       </c>
       <c r="H878" t="s">
-        <v>1497</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879">
         <v>878</v>
       </c>
       <c r="B879" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C879" t="s">
-        <v>202</v>
+        <v>411</v>
       </c>
       <c r="D879" t="s">
         <v>10</v>
       </c>
       <c r="E879" t="s">
-        <v>222</v>
+        <v>296</v>
       </c>
       <c r="F879" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="G879" t="s">
-        <v>1225</v>
+        <v>891</v>
       </c>
       <c r="H879" t="s">
-        <v>1498</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880">
         <v>879</v>
       </c>
       <c r="B880" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C880" t="s">
-        <v>1499</v>
+        <v>411</v>
       </c>
       <c r="D880" t="s">
         <v>10</v>
       </c>
       <c r="E880" t="s">
-        <v>1413</v>
+        <v>296</v>
       </c>
       <c r="F880" t="s">
-        <v>1432</v>
+        <v>192</v>
       </c>
       <c r="G880" t="s">
-        <v>1225</v>
+        <v>891</v>
       </c>
       <c r="H880" t="s">
-        <v>1500</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881">
         <v>880</v>
       </c>
       <c r="B881" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C881" t="s">
-        <v>177</v>
+        <v>411</v>
       </c>
       <c r="D881" t="s">
         <v>10</v>
       </c>
       <c r="E881" t="s">
-        <v>388</v>
+        <v>296</v>
       </c>
       <c r="F881" t="s">
-        <v>1396</v>
+        <v>192</v>
       </c>
       <c r="G881" t="s">
-        <v>1225</v>
+        <v>891</v>
       </c>
       <c r="H881" t="s">
-        <v>1501</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882">
         <v>881</v>
       </c>
       <c r="B882" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C882" t="s">
-        <v>1502</v>
+        <v>1603</v>
       </c>
       <c r="D882" t="s">
         <v>10</v>
       </c>
       <c r="E882" t="s">
-        <v>1413</v>
+        <v>1604</v>
       </c>
       <c r="F882" t="s">
-        <v>1432</v>
+        <v>1605</v>
       </c>
       <c r="G882" t="s">
-        <v>1225</v>
+        <v>891</v>
       </c>
       <c r="H882" t="s">
-        <v>1503</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883">
         <v>882</v>
       </c>
       <c r="B883" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C883" t="s">
-        <v>1504</v>
+        <v>523</v>
       </c>
       <c r="D883" t="s">
         <v>10</v>
       </c>
       <c r="E883" t="s">
-        <v>1413</v>
+        <v>299</v>
       </c>
       <c r="F883" t="s">
-        <v>1414</v>
+        <v>68</v>
       </c>
       <c r="G883" t="s">
-        <v>292</v>
+        <v>891</v>
       </c>
       <c r="H883" t="s">
-        <v>1505</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884">
         <v>883</v>
       </c>
       <c r="B884" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C884" t="s">
-        <v>488</v>
+        <v>528</v>
       </c>
       <c r="D884" t="s">
         <v>10</v>
       </c>
       <c r="E884" t="s">
-        <v>323</v>
+        <v>962</v>
       </c>
       <c r="F884" t="s">
-        <v>489</v>
+        <v>590</v>
       </c>
       <c r="G884" t="s">
-        <v>292</v>
+        <v>891</v>
       </c>
       <c r="H884" t="s">
-        <v>1506</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885">
         <v>884</v>
       </c>
       <c r="B885" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C885" t="s">
-        <v>1507</v>
+        <v>523</v>
       </c>
       <c r="D885" t="s">
         <v>10</v>
       </c>
       <c r="E885" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="F885" t="s">
-        <v>577</v>
+        <v>68</v>
       </c>
       <c r="G885" t="s">
-        <v>292</v>
+        <v>891</v>
       </c>
       <c r="H885" t="s">
-        <v>1508</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886">
         <v>885</v>
       </c>
       <c r="B886" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C886" t="s">
-        <v>1509</v>
+        <v>17</v>
       </c>
       <c r="D886" t="s">
         <v>10</v>
       </c>
       <c r="E886" t="s">
-        <v>1413</v>
+        <v>96</v>
       </c>
       <c r="F886" t="s">
-        <v>1414</v>
+        <v>928</v>
       </c>
       <c r="G886" t="s">
-        <v>292</v>
+        <v>891</v>
       </c>
       <c r="H886" t="s">
-        <v>1510</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887">
         <v>886</v>
       </c>
       <c r="B887" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C887" t="s">
-        <v>1511</v>
+        <v>1270</v>
       </c>
       <c r="D887" t="s">
         <v>10</v>
       </c>
       <c r="E887" t="s">
-        <v>1413</v>
+        <v>1595</v>
       </c>
       <c r="F887" t="s">
-        <v>1432</v>
+        <v>884</v>
       </c>
       <c r="G887" t="s">
-        <v>292</v>
+        <v>891</v>
       </c>
       <c r="H887" t="s">
-        <v>1512</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888">
         <v>887</v>
       </c>
       <c r="B888" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C888" t="s">
-        <v>531</v>
+        <v>411</v>
       </c>
       <c r="D888" t="s">
         <v>10</v>
       </c>
       <c r="E888" t="s">
-        <v>532</v>
+        <v>296</v>
       </c>
       <c r="F888" t="s">
-        <v>567</v>
+        <v>192</v>
       </c>
       <c r="G888" t="s">
-        <v>343</v>
+        <v>891</v>
       </c>
       <c r="H888" t="s">
-        <v>672</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889">
         <v>888</v>
       </c>
       <c r="B889" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C889" t="s">
-        <v>1513</v>
+        <v>523</v>
       </c>
       <c r="D889" t="s">
         <v>10</v>
       </c>
       <c r="E889" t="s">
-        <v>1455</v>
+        <v>299</v>
       </c>
       <c r="F889" t="s">
-        <v>1448</v>
+        <v>68</v>
       </c>
       <c r="G889" t="s">
-        <v>343</v>
+        <v>891</v>
       </c>
       <c r="H889" t="s">
-        <v>1514</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890">
         <v>889</v>
       </c>
       <c r="B890" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C890" t="s">
-        <v>117</v>
+        <v>241</v>
       </c>
       <c r="D890" t="s">
         <v>10</v>
       </c>
       <c r="E890" t="s">
-        <v>172</v>
+        <v>112</v>
       </c>
       <c r="F890" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="G890" t="s">
-        <v>343</v>
+        <v>891</v>
       </c>
       <c r="H890" t="s">
-        <v>672</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891">
         <v>890</v>
       </c>
       <c r="B891" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C891" t="s">
-        <v>531</v>
+        <v>1565</v>
       </c>
       <c r="D891" t="s">
         <v>10</v>
       </c>
       <c r="E891" t="s">
-        <v>532</v>
+        <v>1566</v>
       </c>
       <c r="F891" t="s">
-        <v>567</v>
+        <v>1612</v>
       </c>
       <c r="G891" t="s">
-        <v>343</v>
+        <v>891</v>
       </c>
       <c r="H891" t="s">
-        <v>1408</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892">
         <v>891</v>
       </c>
       <c r="B892" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C892" t="s">
-        <v>117</v>
+        <v>979</v>
       </c>
       <c r="D892" t="s">
         <v>10</v>
       </c>
       <c r="E892" t="s">
-        <v>172</v>
+        <v>1572</v>
       </c>
       <c r="F892" t="s">
-        <v>173</v>
+        <v>1096</v>
       </c>
       <c r="G892" t="s">
-        <v>343</v>
+        <v>891</v>
       </c>
       <c r="H892" t="s">
-        <v>1408</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893">
         <v>892</v>
       </c>
       <c r="B893" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C893" t="s">
-        <v>1515</v>
+        <v>241</v>
       </c>
       <c r="D893" t="s">
         <v>10</v>
       </c>
       <c r="E893" t="s">
-        <v>323</v>
+        <v>112</v>
       </c>
       <c r="F893" t="s">
-        <v>489</v>
+        <v>113</v>
       </c>
       <c r="G893" t="s">
-        <v>343</v>
+        <v>891</v>
       </c>
       <c r="H893" t="s">
-        <v>1516</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894">
         <v>893</v>
       </c>
       <c r="B894" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C894" t="s">
-        <v>320</v>
+        <v>411</v>
       </c>
       <c r="D894" t="s">
         <v>10</v>
       </c>
       <c r="E894" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="F894" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="G894" t="s">
-        <v>343</v>
+        <v>891</v>
       </c>
       <c r="H894" t="s">
-        <v>671</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895">
         <v>894</v>
       </c>
       <c r="B895" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C895" t="s">
-        <v>320</v>
+        <v>403</v>
       </c>
       <c r="D895" t="s">
         <v>10</v>
       </c>
       <c r="E895" t="s">
-        <v>244</v>
+        <v>577</v>
       </c>
       <c r="F895" t="s">
-        <v>189</v>
+        <v>578</v>
       </c>
       <c r="G895" t="s">
-        <v>343</v>
+        <v>1170</v>
       </c>
       <c r="H895" t="s">
-        <v>674</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896">
         <v>895</v>
       </c>
       <c r="B896" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C896" t="s">
-        <v>1517</v>
+        <v>568</v>
       </c>
       <c r="D896" t="s">
         <v>10</v>
       </c>
       <c r="E896" t="s">
-        <v>532</v>
+        <v>467</v>
       </c>
       <c r="F896" t="s">
-        <v>567</v>
+        <v>1191</v>
       </c>
       <c r="G896" t="s">
-        <v>343</v>
+        <v>1170</v>
       </c>
       <c r="H896" t="s">
-        <v>1518</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897">
         <v>896</v>
       </c>
       <c r="B897" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C897" t="s">
-        <v>1519</v>
+        <v>1183</v>
       </c>
       <c r="D897" t="s">
         <v>10</v>
       </c>
       <c r="E897" t="s">
-        <v>323</v>
+        <v>1049</v>
       </c>
       <c r="F897" t="s">
-        <v>489</v>
+        <v>1618</v>
       </c>
       <c r="G897" t="s">
-        <v>343</v>
+        <v>1170</v>
       </c>
       <c r="H897" t="s">
-        <v>1516</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898">
         <v>897</v>
       </c>
       <c r="B898" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C898" t="s">
-        <v>1520</v>
+        <v>1048</v>
       </c>
       <c r="D898" t="s">
         <v>10</v>
       </c>
       <c r="E898" t="s">
-        <v>323</v>
+        <v>1049</v>
       </c>
       <c r="F898" t="s">
-        <v>324</v>
+        <v>1618</v>
       </c>
       <c r="G898" t="s">
-        <v>323</v>
+        <v>1170</v>
       </c>
       <c r="H898" t="s">
-        <v>1521</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899">
         <v>898</v>
       </c>
       <c r="B899" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C899" t="s">
-        <v>320</v>
+        <v>568</v>
       </c>
       <c r="D899" t="s">
         <v>10</v>
       </c>
       <c r="E899" t="s">
-        <v>244</v>
+        <v>467</v>
       </c>
       <c r="F899" t="s">
-        <v>189</v>
+        <v>1191</v>
       </c>
       <c r="G899" t="s">
-        <v>323</v>
+        <v>1170</v>
       </c>
       <c r="H899" t="s">
-        <v>671</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900">
         <v>899</v>
       </c>
       <c r="B900" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C900" t="s">
-        <v>1522</v>
+        <v>568</v>
       </c>
       <c r="D900" t="s">
         <v>10</v>
       </c>
       <c r="E900" t="s">
-        <v>1146</v>
+        <v>467</v>
       </c>
       <c r="F900" t="s">
-        <v>1171</v>
+        <v>1191</v>
       </c>
       <c r="G900" t="s">
-        <v>323</v>
+        <v>1170</v>
       </c>
       <c r="H900" t="s">
-        <v>1523</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901">
         <v>900</v>
       </c>
       <c r="B901" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C901" t="s">
-        <v>216</v>
+        <v>568</v>
       </c>
       <c r="D901" t="s">
         <v>10</v>
       </c>
       <c r="E901" t="s">
-        <v>217</v>
+        <v>467</v>
       </c>
       <c r="F901" t="s">
-        <v>218</v>
+        <v>414</v>
       </c>
       <c r="G901" t="s">
-        <v>323</v>
+        <v>1170</v>
       </c>
       <c r="H901" t="s">
-        <v>1524</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902">
         <v>901</v>
       </c>
       <c r="B902" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C902" t="s">
-        <v>320</v>
+        <v>525</v>
       </c>
       <c r="D902" t="s">
         <v>10</v>
       </c>
       <c r="E902" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="F902" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="G902" t="s">
-        <v>323</v>
+        <v>1170</v>
       </c>
       <c r="H902" t="s">
-        <v>671</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903">
         <v>902</v>
       </c>
       <c r="B903" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C903" t="s">
-        <v>320</v>
+        <v>1557</v>
       </c>
       <c r="D903" t="s">
         <v>10</v>
       </c>
       <c r="E903" t="s">
-        <v>244</v>
+        <v>1277</v>
       </c>
       <c r="F903" t="s">
-        <v>189</v>
+        <v>1618</v>
       </c>
       <c r="G903" t="s">
-        <v>323</v>
+        <v>1170</v>
       </c>
       <c r="H903" t="s">
-        <v>671</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904">
         <v>903</v>
       </c>
       <c r="B904" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C904" t="s">
-        <v>320</v>
+        <v>568</v>
       </c>
       <c r="D904" t="s">
         <v>10</v>
       </c>
       <c r="E904" t="s">
-        <v>244</v>
+        <v>467</v>
       </c>
       <c r="F904" t="s">
-        <v>189</v>
+        <v>414</v>
       </c>
       <c r="G904" t="s">
-        <v>323</v>
+        <v>1170</v>
       </c>
       <c r="H904" t="s">
-        <v>671</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905">
         <v>904</v>
       </c>
       <c r="B905" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C905" t="s">
-        <v>1525</v>
+        <v>568</v>
       </c>
       <c r="D905" t="s">
         <v>10</v>
       </c>
       <c r="E905" t="s">
-        <v>1225</v>
+        <v>467</v>
       </c>
       <c r="F905" t="s">
-        <v>577</v>
+        <v>414</v>
       </c>
       <c r="G905" t="s">
-        <v>403</v>
+        <v>1170</v>
       </c>
       <c r="H905" t="s">
-        <v>1526</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906">
         <v>905</v>
       </c>
       <c r="B906" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C906" t="s">
-        <v>1527</v>
+        <v>568</v>
       </c>
       <c r="D906" t="s">
         <v>10</v>
       </c>
       <c r="E906" t="s">
-        <v>403</v>
+        <v>467</v>
       </c>
       <c r="F906" t="s">
-        <v>324</v>
+        <v>414</v>
       </c>
       <c r="G906" t="s">
-        <v>403</v>
+        <v>1170</v>
       </c>
       <c r="H906" t="s">
-        <v>1528</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907">
         <v>906</v>
       </c>
       <c r="B907" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C907" t="s">
-        <v>1529</v>
+        <v>568</v>
       </c>
       <c r="D907" t="s">
         <v>10</v>
       </c>
       <c r="E907" t="s">
-        <v>403</v>
+        <v>467</v>
       </c>
       <c r="F907" t="s">
-        <v>404</v>
+        <v>414</v>
       </c>
       <c r="G907" t="s">
-        <v>403</v>
+        <v>1170</v>
       </c>
       <c r="H907" t="s">
-        <v>1530</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908">
         <v>907</v>
       </c>
       <c r="B908" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C908" t="s">
-        <v>1531</v>
+        <v>568</v>
       </c>
       <c r="D908" t="s">
         <v>10</v>
       </c>
       <c r="E908" t="s">
-        <v>1146</v>
+        <v>467</v>
       </c>
       <c r="F908" t="s">
-        <v>1532</v>
+        <v>1191</v>
       </c>
       <c r="G908" t="s">
-        <v>403</v>
+        <v>1170</v>
       </c>
       <c r="H908" t="s">
-        <v>1533</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909">
         <v>908</v>
       </c>
       <c r="B909" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C909" t="s">
-        <v>1534</v>
+        <v>568</v>
       </c>
       <c r="D909" t="s">
         <v>10</v>
       </c>
       <c r="E909" t="s">
-        <v>1535</v>
+        <v>467</v>
       </c>
       <c r="F909" t="s">
-        <v>1334</v>
+        <v>1628</v>
       </c>
       <c r="G909" t="s">
-        <v>403</v>
+        <v>1170</v>
       </c>
       <c r="H909" t="s">
-        <v>1536</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910">
         <v>909</v>
       </c>
       <c r="B910" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C910" t="s">
-        <v>1537</v>
+        <v>568</v>
       </c>
       <c r="D910" t="s">
         <v>10</v>
       </c>
       <c r="E910" t="s">
-        <v>1218</v>
+        <v>467</v>
       </c>
       <c r="F910" t="s">
-        <v>404</v>
+        <v>1191</v>
       </c>
       <c r="G910" t="s">
-        <v>1218</v>
+        <v>1170</v>
       </c>
       <c r="H910" t="s">
-        <v>1538</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911">
         <v>910</v>
       </c>
       <c r="B911" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C911" t="s">
-        <v>1539</v>
+        <v>1557</v>
       </c>
       <c r="D911" t="s">
         <v>10</v>
       </c>
       <c r="E911" t="s">
-        <v>1389</v>
+        <v>1277</v>
       </c>
       <c r="F911" t="s">
-        <v>328</v>
+        <v>1189</v>
       </c>
       <c r="G911" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H911" t="s">
-        <v>1540</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912">
         <v>911</v>
       </c>
       <c r="B912" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C912" t="s">
-        <v>1541</v>
+        <v>568</v>
       </c>
       <c r="D912" t="s">
         <v>10</v>
       </c>
       <c r="E912" t="s">
-        <v>323</v>
+        <v>467</v>
       </c>
       <c r="F912" t="s">
-        <v>489</v>
+        <v>414</v>
       </c>
       <c r="G912" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H912" t="s">
-        <v>1542</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913">
         <v>912</v>
       </c>
       <c r="B913" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C913" t="s">
-        <v>1543</v>
+        <v>1557</v>
       </c>
       <c r="D913" t="s">
         <v>10</v>
       </c>
       <c r="E913" t="s">
-        <v>323</v>
+        <v>1277</v>
       </c>
       <c r="F913" t="s">
-        <v>324</v>
+        <v>1189</v>
       </c>
       <c r="G913" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H913" t="s">
-        <v>1544</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914">
         <v>913</v>
       </c>
       <c r="B914" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C914" t="s">
-        <v>1545</v>
+        <v>568</v>
       </c>
       <c r="D914" t="s">
         <v>10</v>
       </c>
       <c r="E914" t="s">
-        <v>323</v>
+        <v>467</v>
       </c>
       <c r="F914" t="s">
-        <v>324</v>
+        <v>414</v>
       </c>
       <c r="G914" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H914" t="s">
-        <v>1546</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915">
         <v>914</v>
       </c>
       <c r="B915" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C915" t="s">
-        <v>1547</v>
+        <v>568</v>
       </c>
       <c r="D915" t="s">
         <v>10</v>
       </c>
       <c r="E915" t="s">
-        <v>323</v>
+        <v>467</v>
       </c>
       <c r="F915" t="s">
-        <v>324</v>
+        <v>1191</v>
       </c>
       <c r="G915" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H915" t="s">
-        <v>1548</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916">
         <v>915</v>
       </c>
       <c r="B916" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C916" t="s">
-        <v>1549</v>
+        <v>568</v>
       </c>
       <c r="D916" t="s">
         <v>10</v>
       </c>
       <c r="E916" t="s">
-        <v>323</v>
+        <v>467</v>
       </c>
       <c r="F916" t="s">
-        <v>324</v>
+        <v>414</v>
       </c>
       <c r="G916" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H916" t="s">
-        <v>1550</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917">
         <v>916</v>
       </c>
       <c r="B917" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C917" t="s">
-        <v>1551</v>
+        <v>568</v>
       </c>
       <c r="D917" t="s">
         <v>10</v>
       </c>
       <c r="E917" t="s">
-        <v>293</v>
+        <v>467</v>
       </c>
       <c r="F917" t="s">
-        <v>323</v>
+        <v>414</v>
       </c>
       <c r="G917" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H917" t="s">
-        <v>1552</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918">
         <v>917</v>
       </c>
       <c r="B918" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C918" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="D918" t="s">
         <v>10</v>
       </c>
       <c r="E918" t="s">
-        <v>323</v>
+        <v>1277</v>
       </c>
       <c r="F918" t="s">
-        <v>324</v>
+        <v>1618</v>
       </c>
       <c r="G918" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H918" t="s">
-        <v>1554</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919">
         <v>918</v>
       </c>
       <c r="B919" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C919" t="s">
-        <v>1555</v>
+        <v>568</v>
       </c>
       <c r="D919" t="s">
         <v>10</v>
       </c>
       <c r="E919" t="s">
-        <v>323</v>
+        <v>467</v>
       </c>
       <c r="F919" t="s">
-        <v>324</v>
+        <v>1191</v>
       </c>
       <c r="G919" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H919" t="s">
-        <v>1556</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920">
         <v>919</v>
       </c>
       <c r="B920" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C920" t="s">
-        <v>1557</v>
+        <v>568</v>
       </c>
       <c r="D920" t="s">
         <v>10</v>
       </c>
       <c r="E920" t="s">
-        <v>323</v>
+        <v>467</v>
       </c>
       <c r="F920" t="s">
-        <v>324</v>
+        <v>414</v>
       </c>
       <c r="G920" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H920" t="s">
-        <v>1558</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921">
         <v>920</v>
       </c>
       <c r="B921" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C921" t="s">
-        <v>1559</v>
+        <v>568</v>
       </c>
       <c r="D921" t="s">
         <v>10</v>
       </c>
       <c r="E921" t="s">
-        <v>343</v>
+        <v>467</v>
       </c>
       <c r="F921" t="s">
-        <v>489</v>
+        <v>414</v>
       </c>
       <c r="G921" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H921" t="s">
-        <v>1560</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922">
         <v>921</v>
       </c>
       <c r="B922" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C922" t="s">
-        <v>1561</v>
+        <v>568</v>
       </c>
       <c r="D922" t="s">
         <v>10</v>
       </c>
       <c r="E922" t="s">
-        <v>343</v>
+        <v>467</v>
       </c>
       <c r="F922" t="s">
-        <v>489</v>
+        <v>599</v>
       </c>
       <c r="G922" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H922" t="s">
-        <v>1562</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923">
         <v>922</v>
       </c>
       <c r="B923" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C923" t="s">
-        <v>1563</v>
+        <v>568</v>
       </c>
       <c r="D923" t="s">
         <v>10</v>
       </c>
       <c r="E923" t="s">
-        <v>323</v>
+        <v>467</v>
       </c>
       <c r="F923" t="s">
-        <v>324</v>
+        <v>414</v>
       </c>
       <c r="G923" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H923" t="s">
-        <v>1564</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924">
         <v>923</v>
       </c>
       <c r="B924" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C924" t="s">
-        <v>1565</v>
+        <v>568</v>
       </c>
       <c r="D924" t="s">
         <v>10</v>
       </c>
       <c r="E924" t="s">
-        <v>323</v>
+        <v>467</v>
       </c>
       <c r="F924" t="s">
-        <v>324</v>
+        <v>414</v>
       </c>
       <c r="G924" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H924" t="s">
-        <v>1566</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925">
         <v>924</v>
       </c>
       <c r="B925" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C925" t="s">
-        <v>1567</v>
+        <v>568</v>
       </c>
       <c r="D925" t="s">
         <v>10</v>
       </c>
       <c r="E925" t="s">
-        <v>1345</v>
+        <v>467</v>
       </c>
       <c r="F925" t="s">
-        <v>1346</v>
+        <v>414</v>
       </c>
       <c r="G925" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H925" t="s">
-        <v>1568</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926">
         <v>925</v>
       </c>
       <c r="B926" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C926" t="s">
-        <v>1569</v>
+        <v>1557</v>
       </c>
       <c r="D926" t="s">
         <v>10</v>
       </c>
       <c r="E926" t="s">
-        <v>323</v>
+        <v>1277</v>
       </c>
       <c r="F926" t="s">
-        <v>324</v>
+        <v>1189</v>
       </c>
       <c r="G926" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H926" t="s">
-        <v>1570</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927">
         <v>926</v>
       </c>
       <c r="B927" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C927" t="s">
-        <v>1571</v>
+        <v>1557</v>
       </c>
       <c r="D927" t="s">
         <v>10</v>
       </c>
       <c r="E927" t="s">
-        <v>323</v>
+        <v>1277</v>
       </c>
       <c r="F927" t="s">
-        <v>324</v>
+        <v>1189</v>
       </c>
       <c r="G927" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H927" t="s">
-        <v>1572</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928">
         <v>927</v>
       </c>
       <c r="B928" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C928" t="s">
-        <v>1573</v>
+        <v>1557</v>
       </c>
       <c r="D928" t="s">
         <v>10</v>
       </c>
       <c r="E928" t="s">
-        <v>323</v>
+        <v>1277</v>
       </c>
       <c r="F928" t="s">
-        <v>324</v>
+        <v>1189</v>
       </c>
       <c r="G928" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H928" t="s">
-        <v>1574</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929">
         <v>928</v>
       </c>
       <c r="B929" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C929" t="s">
-        <v>1575</v>
+        <v>1557</v>
       </c>
       <c r="D929" t="s">
         <v>10</v>
       </c>
       <c r="E929" t="s">
-        <v>323</v>
+        <v>1277</v>
       </c>
       <c r="F929" t="s">
-        <v>324</v>
+        <v>1618</v>
       </c>
       <c r="G929" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H929" t="s">
-        <v>1576</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930">
         <v>929</v>
       </c>
       <c r="B930" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C930" t="s">
-        <v>1577</v>
+        <v>568</v>
       </c>
       <c r="D930" t="s">
         <v>10</v>
       </c>
       <c r="E930" t="s">
-        <v>323</v>
+        <v>467</v>
       </c>
       <c r="F930" t="s">
-        <v>324</v>
+        <v>414</v>
       </c>
       <c r="G930" t="s">
-        <v>1023</v>
+        <v>1170</v>
       </c>
       <c r="H930" t="s">
-        <v>1578</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931">
         <v>930</v>
       </c>
       <c r="B931" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C931" t="s">
-        <v>1579</v>
+        <v>1649</v>
       </c>
       <c r="D931" t="s">
         <v>10</v>
       </c>
       <c r="E931" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F931" t="s">
-        <v>324</v>
+        <v>1302</v>
       </c>
       <c r="G931" t="s">
-        <v>1023</v>
+        <v>330</v>
       </c>
       <c r="H931" t="s">
-        <v>1580</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932">
         <v>931</v>
       </c>
       <c r="B932" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C932" t="s">
-        <v>1581</v>
+        <v>1651</v>
       </c>
       <c r="D932" t="s">
         <v>10</v>
       </c>
       <c r="E932" t="s">
-        <v>323</v>
+        <v>1221</v>
       </c>
       <c r="F932" t="s">
-        <v>324</v>
+        <v>1652</v>
       </c>
       <c r="G932" t="s">
-        <v>1023</v>
+        <v>330</v>
       </c>
       <c r="H932" t="s">
-        <v>1582</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933">
         <v>932</v>
       </c>
       <c r="B933" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C933" t="s">
-        <v>1583</v>
+        <v>568</v>
       </c>
       <c r="D933" t="s">
         <v>10</v>
       </c>
       <c r="E933" t="s">
-        <v>323</v>
+        <v>467</v>
       </c>
       <c r="F933" t="s">
-        <v>324</v>
+        <v>414</v>
       </c>
       <c r="G933" t="s">
-        <v>1023</v>
+        <v>330</v>
       </c>
       <c r="H933" t="s">
-        <v>1584</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934">
         <v>933</v>
       </c>
       <c r="B934" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C934" t="s">
-        <v>1585</v>
+        <v>1651</v>
       </c>
       <c r="D934" t="s">
         <v>10</v>
       </c>
       <c r="E934" t="s">
-        <v>323</v>
+        <v>1221</v>
       </c>
       <c r="F934" t="s">
-        <v>324</v>
+        <v>1652</v>
       </c>
       <c r="G934" t="s">
-        <v>1023</v>
+        <v>330</v>
       </c>
       <c r="H934" t="s">
-        <v>1212</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935">
         <v>934</v>
       </c>
       <c r="B935" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C935" t="s">
-        <v>1586</v>
+        <v>568</v>
       </c>
       <c r="D935" t="s">
         <v>10</v>
       </c>
       <c r="E935" t="s">
-        <v>323</v>
+        <v>467</v>
       </c>
       <c r="F935" t="s">
-        <v>324</v>
+        <v>1191</v>
       </c>
       <c r="G935" t="s">
-        <v>1023</v>
+        <v>330</v>
       </c>
       <c r="H935" t="s">
-        <v>1587</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936">
         <v>935</v>
       </c>
       <c r="B936" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C936" t="s">
-        <v>1588</v>
+        <v>517</v>
       </c>
       <c r="D936" t="s">
         <v>10</v>
       </c>
       <c r="E936" t="s">
-        <v>1589</v>
+        <v>1656</v>
       </c>
       <c r="F936" t="s">
-        <v>617</v>
+        <v>1657</v>
       </c>
       <c r="G936" t="s">
-        <v>1023</v>
+        <v>330</v>
       </c>
       <c r="H936" t="s">
-        <v>1590</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937">
         <v>936</v>
       </c>
       <c r="B937" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C937" t="s">
-        <v>1591</v>
+        <v>979</v>
       </c>
       <c r="D937" t="s">
         <v>10</v>
       </c>
       <c r="E937" t="s">
-        <v>1592</v>
+        <v>1221</v>
       </c>
       <c r="F937" t="s">
-        <v>1593</v>
+        <v>1652</v>
       </c>
       <c r="G937" t="s">
-        <v>1023</v>
+        <v>330</v>
       </c>
       <c r="H937" t="s">
-        <v>1594</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938">
         <v>937</v>
       </c>
       <c r="B938" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C938" t="s">
-        <v>1595</v>
+        <v>568</v>
       </c>
       <c r="D938" t="s">
         <v>10</v>
       </c>
       <c r="E938" t="s">
-        <v>679</v>
+        <v>467</v>
       </c>
       <c r="F938" t="s">
-        <v>680</v>
+        <v>1191</v>
       </c>
       <c r="G938" t="s">
-        <v>1023</v>
+        <v>330</v>
       </c>
       <c r="H938" t="s">
-        <v>1596</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939">
         <v>938</v>
       </c>
       <c r="B939" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C939" t="s">
-        <v>1597</v>
+        <v>1065</v>
       </c>
       <c r="D939" t="s">
         <v>10</v>
       </c>
       <c r="E939" t="s">
-        <v>1598</v>
+        <v>1661</v>
       </c>
       <c r="F939" t="s">
-        <v>901</v>
+        <v>1546</v>
       </c>
       <c r="G939" t="s">
-        <v>1097</v>
+        <v>330</v>
       </c>
       <c r="H939" t="s">
-        <v>1599</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940">
         <v>939</v>
       </c>
       <c r="B940" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C940" t="s">
-        <v>57</v>
+        <v>1065</v>
       </c>
       <c r="D940" t="s">
         <v>10</v>
       </c>
       <c r="E940" t="s">
-        <v>1174</v>
+        <v>1661</v>
       </c>
       <c r="F940" t="s">
-        <v>658</v>
+        <v>1546</v>
       </c>
       <c r="G940" t="s">
-        <v>1097</v>
+        <v>330</v>
       </c>
       <c r="H940" t="s">
-        <v>1600</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941">
         <v>940</v>
       </c>
       <c r="B941" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C941" t="s">
-        <v>1601</v>
+        <v>1250</v>
       </c>
       <c r="D941" t="s">
         <v>10</v>
       </c>
       <c r="E941" t="s">
-        <v>1097</v>
+        <v>1664</v>
       </c>
       <c r="F941" t="s">
-        <v>368</v>
+        <v>1665</v>
       </c>
       <c r="G941" t="s">
-        <v>1097</v>
+        <v>330</v>
       </c>
       <c r="H941" t="s">
-        <v>1602</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942">
         <v>941</v>
       </c>
       <c r="B942" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C942" t="s">
-        <v>57</v>
+        <v>527</v>
       </c>
       <c r="D942" t="s">
         <v>10</v>
       </c>
       <c r="E942" t="s">
-        <v>1023</v>
+        <v>1221</v>
       </c>
       <c r="F942" t="s">
-        <v>658</v>
+        <v>1652</v>
       </c>
       <c r="G942" t="s">
-        <v>1097</v>
+        <v>330</v>
       </c>
       <c r="H942" t="s">
-        <v>1603</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943">
         <v>942</v>
       </c>
       <c r="B943" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C943" t="s">
-        <v>57</v>
+        <v>1250</v>
       </c>
       <c r="D943" t="s">
         <v>10</v>
       </c>
       <c r="E943" t="s">
-        <v>1174</v>
+        <v>1664</v>
       </c>
       <c r="F943" t="s">
-        <v>427</v>
+        <v>1665</v>
       </c>
       <c r="G943" t="s">
-        <v>1097</v>
+        <v>330</v>
       </c>
       <c r="H943" t="s">
-        <v>1175</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944">
         <v>943</v>
       </c>
       <c r="B944" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C944" t="s">
-        <v>1604</v>
+        <v>517</v>
       </c>
       <c r="D944" t="s">
         <v>10</v>
       </c>
       <c r="E944" t="s">
-        <v>1146</v>
+        <v>1656</v>
       </c>
       <c r="F944" t="s">
-        <v>1171</v>
+        <v>1657</v>
       </c>
       <c r="G944" t="s">
-        <v>1401</v>
+        <v>330</v>
       </c>
       <c r="H944" t="s">
-        <v>1605</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945">
         <v>944</v>
       </c>
       <c r="B945" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C945" t="s">
-        <v>465</v>
+        <v>525</v>
       </c>
       <c r="D945" t="s">
         <v>10</v>
       </c>
       <c r="E945" t="s">
-        <v>1169</v>
+        <v>943</v>
       </c>
       <c r="F945" t="s">
-        <v>1606</v>
+        <v>1670</v>
       </c>
       <c r="G945" t="s">
-        <v>1401</v>
+        <v>330</v>
       </c>
       <c r="H945" t="s">
-        <v>1607</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946">
         <v>945</v>
       </c>
       <c r="B946" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C946" t="s">
-        <v>689</v>
+        <v>568</v>
       </c>
       <c r="D946" t="s">
         <v>10</v>
       </c>
       <c r="E946" t="s">
-        <v>690</v>
+        <v>467</v>
       </c>
       <c r="F946" t="s">
-        <v>1377</v>
+        <v>414</v>
       </c>
       <c r="G946" t="s">
-        <v>1401</v>
+        <v>330</v>
       </c>
       <c r="H946" t="s">
-        <v>1608</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947">
         <v>946</v>
       </c>
       <c r="B947" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C947" t="s">
-        <v>1150</v>
+        <v>1672</v>
       </c>
       <c r="D947" t="s">
         <v>10</v>
       </c>
       <c r="E947" t="s">
-        <v>1401</v>
+        <v>1448</v>
       </c>
       <c r="F947" t="s">
-        <v>644</v>
+        <v>1449</v>
       </c>
       <c r="G947" t="s">
-        <v>1401</v>
+        <v>330</v>
       </c>
       <c r="H947" t="s">
-        <v>1609</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948">
         <v>947</v>
       </c>
       <c r="B948" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C948" t="s">
-        <v>1610</v>
+        <v>1065</v>
       </c>
       <c r="D948" t="s">
         <v>10</v>
       </c>
       <c r="E948" t="s">
-        <v>1589</v>
+        <v>1661</v>
       </c>
       <c r="F948" t="s">
-        <v>1611</v>
+        <v>1546</v>
       </c>
       <c r="G948" t="s">
-        <v>1401</v>
+        <v>330</v>
       </c>
       <c r="H948" t="s">
-        <v>1612</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949">
         <v>948</v>
       </c>
       <c r="B949" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C949" t="s">
-        <v>744</v>
+        <v>1203</v>
       </c>
       <c r="D949" t="s">
         <v>10</v>
       </c>
       <c r="E949" t="s">
-        <v>1613</v>
+        <v>84</v>
       </c>
       <c r="F949" t="s">
-        <v>1478</v>
+        <v>571</v>
       </c>
       <c r="G949" t="s">
-        <v>1401</v>
+        <v>330</v>
       </c>
       <c r="H949" t="s">
-        <v>678</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950">
         <v>949</v>
       </c>
       <c r="B950" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C950" t="s">
-        <v>320</v>
+        <v>568</v>
       </c>
       <c r="D950" t="s">
         <v>10</v>
       </c>
       <c r="E950" t="s">
-        <v>1401</v>
+        <v>467</v>
       </c>
       <c r="F950" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G950" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="H950" t="s">
-        <v>674</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951">
         <v>950</v>
       </c>
       <c r="B951" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C951" t="s">
-        <v>465</v>
+        <v>568</v>
       </c>
       <c r="D951" t="s">
         <v>10</v>
       </c>
       <c r="E951" t="s">
-        <v>388</v>
+        <v>467</v>
       </c>
       <c r="F951" t="s">
-        <v>1396</v>
+        <v>414</v>
       </c>
       <c r="G951" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="H951" t="s">
-        <v>1614</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952">
         <v>951</v>
       </c>
       <c r="B952" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C952" t="s">
-        <v>937</v>
+        <v>1672</v>
       </c>
       <c r="D952" t="s">
         <v>10</v>
       </c>
       <c r="E952" t="s">
-        <v>1038</v>
+        <v>1448</v>
       </c>
       <c r="F952" t="s">
-        <v>1005</v>
+        <v>1449</v>
       </c>
       <c r="G952" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="H952" t="s">
-        <v>1122</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953">
         <v>952</v>
       </c>
       <c r="B953" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C953" t="s">
-        <v>1615</v>
+        <v>568</v>
       </c>
       <c r="D953" t="s">
         <v>10</v>
       </c>
       <c r="E953" t="s">
-        <v>323</v>
+        <v>467</v>
       </c>
       <c r="F953" t="s">
-        <v>324</v>
+        <v>414</v>
       </c>
       <c r="G953" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="H953" t="s">
-        <v>1616</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954">
         <v>953</v>
       </c>
       <c r="B954" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C954" t="s">
-        <v>937</v>
+        <v>1672</v>
       </c>
       <c r="D954" t="s">
         <v>10</v>
       </c>
       <c r="E954" t="s">
-        <v>1038</v>
+        <v>1680</v>
       </c>
       <c r="F954" t="s">
-        <v>1005</v>
+        <v>1449</v>
       </c>
       <c r="G954" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="H954" t="s">
-        <v>674</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955">
         <v>954</v>
       </c>
       <c r="B955" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C955" t="s">
-        <v>465</v>
+        <v>580</v>
       </c>
       <c r="D955" t="s">
         <v>10</v>
       </c>
       <c r="E955" t="s">
-        <v>388</v>
+        <v>1242</v>
       </c>
       <c r="F955" t="s">
-        <v>1396</v>
+        <v>165</v>
       </c>
       <c r="G955" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="H955" t="s">
-        <v>1617</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956">
         <v>955</v>
       </c>
       <c r="B956" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C956" t="s">
-        <v>57</v>
+        <v>1188</v>
       </c>
       <c r="D956" t="s">
         <v>10</v>
       </c>
       <c r="E956" t="s">
-        <v>236</v>
+        <v>1102</v>
       </c>
       <c r="F956" t="s">
-        <v>237</v>
+        <v>1103</v>
       </c>
       <c r="G956" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="H956" t="s">
-        <v>1618</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957">
         <v>956</v>
       </c>
       <c r="B957" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C957" t="s">
-        <v>1619</v>
+        <v>568</v>
       </c>
       <c r="D957" t="s">
         <v>10</v>
       </c>
       <c r="E957" t="s">
-        <v>372</v>
+        <v>467</v>
       </c>
       <c r="F957" t="s">
-        <v>373</v>
+        <v>414</v>
       </c>
       <c r="G957" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="H957" t="s">
-        <v>1620</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958">
         <v>957</v>
       </c>
       <c r="B958" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C958" t="s">
-        <v>1621</v>
+        <v>1588</v>
       </c>
       <c r="D958" t="s">
         <v>10</v>
       </c>
       <c r="E958" t="s">
-        <v>1622</v>
+        <v>1245</v>
       </c>
       <c r="F958" t="s">
-        <v>1093</v>
+        <v>1246</v>
       </c>
       <c r="G958" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="H958" t="s">
-        <v>1623</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959">
         <v>958</v>
       </c>
       <c r="B959" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C959" t="s">
-        <v>937</v>
+        <v>1685</v>
       </c>
       <c r="D959" t="s">
         <v>10</v>
       </c>
       <c r="E959" t="s">
-        <v>1624</v>
+        <v>888</v>
       </c>
       <c r="F959" t="s">
-        <v>1625</v>
+        <v>19</v>
       </c>
       <c r="G959" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="H959" t="s">
-        <v>1075</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960">
         <v>959</v>
       </c>
       <c r="B960" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C960" t="s">
-        <v>1626</v>
+        <v>1250</v>
       </c>
       <c r="D960" t="s">
         <v>10</v>
       </c>
       <c r="E960" t="s">
-        <v>1589</v>
+        <v>1664</v>
       </c>
       <c r="F960" t="s">
-        <v>1627</v>
+        <v>1665</v>
       </c>
       <c r="G960" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="H960" t="s">
-        <v>1628</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961">
         <v>960</v>
       </c>
       <c r="B961" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C961" t="s">
-        <v>465</v>
+        <v>1250</v>
       </c>
       <c r="D961" t="s">
         <v>10</v>
       </c>
       <c r="E961" t="s">
-        <v>388</v>
+        <v>1664</v>
       </c>
       <c r="F961" t="s">
-        <v>1396</v>
+        <v>1665</v>
       </c>
       <c r="G961" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="H961" t="s">
-        <v>1629</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962">
         <v>961</v>
       </c>
       <c r="B962" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C962" t="s">
-        <v>524</v>
+        <v>1250</v>
       </c>
       <c r="D962" t="s">
         <v>10</v>
       </c>
       <c r="E962" t="s">
-        <v>525</v>
+        <v>1664</v>
       </c>
       <c r="F962" t="s">
-        <v>1630</v>
+        <v>1665</v>
       </c>
       <c r="G962" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="H962" t="s">
-        <v>1631</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963">
         <v>962</v>
       </c>
       <c r="B963" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C963" t="s">
-        <v>465</v>
+        <v>1250</v>
       </c>
       <c r="D963" t="s">
         <v>10</v>
       </c>
       <c r="E963" t="s">
-        <v>388</v>
+        <v>1664</v>
       </c>
       <c r="F963" t="s">
-        <v>1396</v>
+        <v>1690</v>
       </c>
       <c r="G963" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="H963" t="s">
-        <v>1632</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964">
         <v>963</v>
       </c>
       <c r="B964" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C964" t="s">
-        <v>225</v>
+        <v>568</v>
       </c>
       <c r="D964" t="s">
         <v>10</v>
       </c>
       <c r="E964" t="s">
-        <v>226</v>
+        <v>467</v>
       </c>
       <c r="F964" t="s">
-        <v>227</v>
+        <v>1191</v>
       </c>
       <c r="G964" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="H964" t="s">
-        <v>1633</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965">
         <v>964</v>
       </c>
       <c r="B965" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C965" t="s">
-        <v>1634</v>
+        <v>568</v>
       </c>
       <c r="D965" t="s">
         <v>10</v>
       </c>
       <c r="E965" t="s">
-        <v>1635</v>
+        <v>467</v>
       </c>
       <c r="F965" t="s">
-        <v>1636</v>
+        <v>414</v>
       </c>
       <c r="G965" t="s">
-        <v>1072</v>
+        <v>330</v>
       </c>
       <c r="H965" t="s">
-        <v>1637</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966">
         <v>965</v>
       </c>
       <c r="B966" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C966" t="s">
-        <v>1638</v>
+        <v>568</v>
       </c>
       <c r="D966" t="s">
         <v>10</v>
       </c>
       <c r="E966" t="s">
-        <v>1180</v>
+        <v>467</v>
       </c>
       <c r="F966" t="s">
-        <v>1181</v>
+        <v>1191</v>
       </c>
       <c r="G966" t="s">
-        <v>1072</v>
+        <v>330</v>
       </c>
       <c r="H966" t="s">
-        <v>1639</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967">
         <v>966</v>
       </c>
       <c r="B967" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C967" t="s">
-        <v>831</v>
+        <v>1694</v>
       </c>
       <c r="D967" t="s">
         <v>10</v>
       </c>
       <c r="E967" t="s">
-        <v>571</v>
+        <v>1349</v>
       </c>
       <c r="F967" t="s">
-        <v>389</v>
+        <v>1474</v>
       </c>
       <c r="G967" t="s">
-        <v>1072</v>
+        <v>330</v>
       </c>
       <c r="H967" t="s">
-        <v>1640</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968">
         <v>967</v>
       </c>
       <c r="B968" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C968" t="s">
-        <v>1641</v>
+        <v>1694</v>
       </c>
       <c r="D968" t="s">
         <v>10</v>
       </c>
       <c r="E968" t="s">
-        <v>323</v>
+        <v>1221</v>
       </c>
       <c r="F968" t="s">
-        <v>489</v>
+        <v>1652</v>
       </c>
       <c r="G968" t="s">
-        <v>222</v>
+        <v>330</v>
       </c>
       <c r="H968" t="s">
-        <v>1642</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969">
         <v>968</v>
       </c>
       <c r="B969" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C969" t="s">
-        <v>1643</v>
+        <v>937</v>
       </c>
       <c r="D969" t="s">
         <v>10</v>
       </c>
       <c r="E969" t="s">
-        <v>1146</v>
+        <v>1221</v>
       </c>
       <c r="F969" t="s">
-        <v>1644</v>
+        <v>1652</v>
       </c>
       <c r="G969" t="s">
-        <v>222</v>
+        <v>330</v>
       </c>
       <c r="H969" t="s">
-        <v>1645</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970">
         <v>969</v>
       </c>
       <c r="B970" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C970" t="s">
-        <v>1646</v>
+        <v>995</v>
       </c>
       <c r="D970" t="s">
         <v>10</v>
       </c>
       <c r="E970" t="s">
-        <v>222</v>
+        <v>1221</v>
       </c>
       <c r="F970" t="s">
-        <v>203</v>
+        <v>1652</v>
       </c>
       <c r="G970" t="s">
-        <v>222</v>
+        <v>330</v>
       </c>
       <c r="H970" t="s">
-        <v>1647</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971">
         <v>970</v>
       </c>
       <c r="B971" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C971" t="s">
-        <v>1648</v>
+        <v>25</v>
       </c>
       <c r="D971" t="s">
         <v>10</v>
       </c>
       <c r="E971" t="s">
-        <v>222</v>
+        <v>888</v>
       </c>
       <c r="F971" t="s">
-        <v>1649</v>
+        <v>331</v>
       </c>
       <c r="G971" t="s">
-        <v>222</v>
+        <v>330</v>
       </c>
       <c r="H971" t="s">
-        <v>1650</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972">
         <v>971</v>
       </c>
       <c r="B972" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C972" t="s">
-        <v>202</v>
+        <v>982</v>
       </c>
       <c r="D972" t="s">
         <v>10</v>
       </c>
       <c r="E972" t="s">
-        <v>222</v>
+        <v>1221</v>
       </c>
       <c r="F972" t="s">
-        <v>482</v>
+        <v>1652</v>
       </c>
       <c r="G972" t="s">
-        <v>222</v>
+        <v>330</v>
       </c>
       <c r="H972" t="s">
-        <v>1651</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973">
         <v>972</v>
       </c>
       <c r="B973" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C973" t="s">
-        <v>1652</v>
+        <v>525</v>
       </c>
       <c r="D973" t="s">
         <v>10</v>
       </c>
       <c r="E973" t="s">
-        <v>222</v>
+        <v>1378</v>
       </c>
       <c r="F973" t="s">
-        <v>1649</v>
+        <v>1701</v>
       </c>
       <c r="G973" t="s">
-        <v>222</v>
+        <v>330</v>
       </c>
       <c r="H973" t="s">
-        <v>1653</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974">
         <v>973</v>
       </c>
       <c r="B974" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C974" t="s">
-        <v>833</v>
+        <v>1203</v>
       </c>
       <c r="D974" t="s">
         <v>10</v>
       </c>
       <c r="E974" t="s">
-        <v>834</v>
+        <v>1702</v>
       </c>
       <c r="F974" t="s">
-        <v>859</v>
+        <v>1703</v>
       </c>
       <c r="G974" t="s">
-        <v>1654</v>
+        <v>330</v>
       </c>
       <c r="H974" t="s">
-        <v>1655</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975">
         <v>974</v>
       </c>
       <c r="B975" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C975" t="s">
-        <v>98</v>
+        <v>568</v>
       </c>
       <c r="D975" t="s">
         <v>10</v>
       </c>
       <c r="E975" t="s">
-        <v>270</v>
+        <v>467</v>
       </c>
       <c r="F975" t="s">
-        <v>179</v>
+        <v>414</v>
       </c>
       <c r="G975" t="s">
-        <v>1654</v>
+        <v>330</v>
       </c>
       <c r="H975" t="s">
-        <v>1656</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976">
         <v>975</v>
       </c>
       <c r="B976" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C976" t="s">
-        <v>1657</v>
+        <v>1188</v>
       </c>
       <c r="D976" t="s">
         <v>10</v>
       </c>
       <c r="E976" t="s">
-        <v>1409</v>
+        <v>1103</v>
       </c>
       <c r="F976" t="s">
-        <v>683</v>
+        <v>1103</v>
       </c>
       <c r="G976" t="s">
-        <v>1654</v>
+        <v>330</v>
       </c>
       <c r="H976" t="s">
-        <v>1411</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977">
         <v>976</v>
       </c>
       <c r="B977" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C977" t="s">
-        <v>253</v>
+        <v>568</v>
       </c>
       <c r="D977" t="s">
         <v>10</v>
       </c>
       <c r="E977" t="s">
-        <v>297</v>
+        <v>467</v>
       </c>
       <c r="F977" t="s">
-        <v>850</v>
+        <v>414</v>
       </c>
       <c r="G977" t="s">
-        <v>1654</v>
+        <v>330</v>
       </c>
       <c r="H977" t="s">
-        <v>1176</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978">
         <v>977</v>
       </c>
       <c r="B978" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C978" t="s">
-        <v>253</v>
+        <v>1651</v>
       </c>
       <c r="D978" t="s">
         <v>10</v>
       </c>
       <c r="E978" t="s">
-        <v>297</v>
+        <v>1221</v>
       </c>
       <c r="F978" t="s">
-        <v>850</v>
+        <v>1652</v>
       </c>
       <c r="G978" t="s">
-        <v>1654</v>
+        <v>330</v>
       </c>
       <c r="H978" t="s">
-        <v>1658</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979">
         <v>978</v>
       </c>
       <c r="B979" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C979" t="s">
-        <v>1659</v>
+        <v>1651</v>
       </c>
       <c r="D979" t="s">
         <v>10</v>
       </c>
       <c r="E979" t="s">
-        <v>1660</v>
+        <v>1221</v>
       </c>
       <c r="F979" t="s">
-        <v>183</v>
+        <v>1652</v>
       </c>
       <c r="G979" t="s">
-        <v>1654</v>
+        <v>330</v>
       </c>
       <c r="H979" t="s">
-        <v>1661</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980">
         <v>979</v>
       </c>
       <c r="B980" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C980" t="s">
-        <v>1662</v>
+        <v>1651</v>
       </c>
       <c r="D980" t="s">
         <v>10</v>
       </c>
       <c r="E980" t="s">
-        <v>323</v>
+        <v>1221</v>
       </c>
       <c r="F980" t="s">
-        <v>324</v>
+        <v>1652</v>
       </c>
       <c r="G980" t="s">
-        <v>1654</v>
+        <v>330</v>
       </c>
       <c r="H980" t="s">
-        <v>1663</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981">
         <v>980</v>
       </c>
       <c r="B981" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C981" t="s">
-        <v>253</v>
+        <v>1709</v>
       </c>
       <c r="D981" t="s">
         <v>10</v>
       </c>
       <c r="E981" t="s">
-        <v>297</v>
+        <v>1221</v>
       </c>
       <c r="F981" t="s">
-        <v>850</v>
+        <v>1652</v>
       </c>
       <c r="G981" t="s">
-        <v>1654</v>
+        <v>888</v>
       </c>
       <c r="H981" t="s">
-        <v>1664</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982">
         <v>981</v>
       </c>
       <c r="B982" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C982" t="s">
-        <v>256</v>
+        <v>937</v>
       </c>
       <c r="D982" t="s">
         <v>10</v>
       </c>
       <c r="E982" t="s">
-        <v>217</v>
+        <v>1221</v>
       </c>
       <c r="F982" t="s">
-        <v>218</v>
+        <v>1652</v>
       </c>
       <c r="G982" t="s">
-        <v>1654</v>
+        <v>888</v>
       </c>
       <c r="H982" t="s">
-        <v>1665</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983">
         <v>982</v>
       </c>
       <c r="B983" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C983" t="s">
-        <v>253</v>
+        <v>21</v>
       </c>
       <c r="D983" t="s">
         <v>10</v>
       </c>
       <c r="E983" t="s">
-        <v>1666</v>
+        <v>1710</v>
       </c>
       <c r="F983" t="s">
-        <v>1667</v>
+        <v>1711</v>
       </c>
       <c r="G983" t="s">
-        <v>1654</v>
+        <v>888</v>
       </c>
       <c r="H983" t="s">
-        <v>884</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984">
         <v>983</v>
       </c>
       <c r="B984" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C984" t="s">
-        <v>937</v>
+        <v>21</v>
       </c>
       <c r="D984" t="s">
         <v>10</v>
       </c>
       <c r="E984" t="s">
-        <v>1668</v>
+        <v>1710</v>
       </c>
       <c r="F984" t="s">
-        <v>144</v>
+        <v>1711</v>
       </c>
       <c r="G984" t="s">
-        <v>1654</v>
+        <v>888</v>
       </c>
       <c r="H984" t="s">
-        <v>1075</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985">
         <v>984</v>
       </c>
       <c r="B985" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C985" t="s">
-        <v>1046</v>
+        <v>982</v>
       </c>
       <c r="D985" t="s">
         <v>10</v>
       </c>
       <c r="E985" t="s">
-        <v>1047</v>
+        <v>1221</v>
       </c>
       <c r="F985" t="s">
-        <v>1048</v>
+        <v>1652</v>
       </c>
       <c r="G985" t="s">
-        <v>1146</v>
+        <v>888</v>
       </c>
       <c r="H985" t="s">
-        <v>674</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986">
         <v>985</v>
       </c>
       <c r="B986" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C986" t="s">
-        <v>1046</v>
+        <v>21</v>
       </c>
       <c r="D986" t="s">
         <v>10</v>
       </c>
       <c r="E986" t="s">
-        <v>1047</v>
+        <v>1441</v>
       </c>
       <c r="F986" t="s">
-        <v>1048</v>
+        <v>1442</v>
       </c>
       <c r="G986" t="s">
-        <v>1146</v>
+        <v>888</v>
       </c>
       <c r="H986" t="s">
-        <v>1669</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987">
         <v>986</v>
       </c>
       <c r="B987" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C987" t="s">
-        <v>1046</v>
+        <v>1250</v>
       </c>
       <c r="D987" t="s">
         <v>10</v>
       </c>
       <c r="E987" t="s">
-        <v>1047</v>
+        <v>1710</v>
       </c>
       <c r="F987" t="s">
-        <v>1048</v>
+        <v>1711</v>
       </c>
       <c r="G987" t="s">
-        <v>1146</v>
+        <v>888</v>
       </c>
       <c r="H987" t="s">
-        <v>1121</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988">
         <v>987</v>
       </c>
       <c r="B988" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C988" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="D988" t="s">
         <v>10</v>
       </c>
       <c r="E988" t="s">
-        <v>1047</v>
+        <v>1153</v>
       </c>
       <c r="F988" t="s">
-        <v>1048</v>
+        <v>1154</v>
       </c>
       <c r="G988" t="s">
-        <v>1146</v>
+        <v>888</v>
       </c>
       <c r="H988" t="s">
-        <v>1060</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989">
         <v>988</v>
       </c>
       <c r="B989" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="C989" t="s">
-        <v>266</v>
+        <v>942</v>
       </c>
       <c r="D989" t="s">
         <v>10</v>
       </c>
       <c r="E989" t="s">
-        <v>1393</v>
+        <v>1153</v>
       </c>
       <c r="F989" t="s">
-        <v>1093</v>
+        <v>1154</v>
       </c>
       <c r="G989" t="s">
-        <v>1146</v>
+        <v>888</v>
       </c>
       <c r="H989" t="s">
-        <v>1670</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990">
         <v>989</v>
       </c>
       <c r="B990" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C990" t="s">
-        <v>1046</v>
+        <v>1718</v>
       </c>
       <c r="D990" t="s">
         <v>10</v>
       </c>
       <c r="E990" t="s">
-        <v>1047</v>
+        <v>1291</v>
       </c>
       <c r="F990" t="s">
-        <v>1048</v>
+        <v>115</v>
       </c>
       <c r="G990" t="s">
-        <v>1146</v>
+        <v>888</v>
       </c>
       <c r="H990" t="s">
-        <v>1671</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991">
         <v>990</v>
       </c>
       <c r="B991" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C991" t="s">
-        <v>320</v>
+        <v>462</v>
       </c>
       <c r="D991" t="s">
         <v>10</v>
       </c>
       <c r="E991" t="s">
-        <v>244</v>
+        <v>1441</v>
       </c>
       <c r="F991" t="s">
-        <v>527</v>
+        <v>1442</v>
       </c>
       <c r="G991" t="s">
-        <v>1146</v>
+        <v>888</v>
       </c>
       <c r="H991" t="s">
-        <v>1672</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992">
         <v>991</v>
       </c>
       <c r="B992" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C992" t="s">
-        <v>1046</v>
+        <v>1721</v>
       </c>
       <c r="D992" t="s">
         <v>10</v>
       </c>
       <c r="E992" t="s">
-        <v>1047</v>
+        <v>1221</v>
       </c>
       <c r="F992" t="s">
-        <v>1048</v>
+        <v>1652</v>
       </c>
       <c r="G992" t="s">
-        <v>1146</v>
+        <v>888</v>
       </c>
       <c r="H992" t="s">
-        <v>1673</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993">
         <v>992</v>
       </c>
       <c r="B993" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C993" t="s">
-        <v>266</v>
+        <v>937</v>
       </c>
       <c r="D993" t="s">
         <v>10</v>
       </c>
       <c r="E993" t="s">
-        <v>1393</v>
+        <v>1221</v>
       </c>
       <c r="F993" t="s">
-        <v>1093</v>
+        <v>1652</v>
       </c>
       <c r="G993" t="s">
-        <v>1146</v>
+        <v>888</v>
       </c>
       <c r="H993" t="s">
-        <v>1394</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994">
         <v>993</v>
       </c>
       <c r="B994" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C994" t="s">
-        <v>1674</v>
+        <v>21</v>
       </c>
       <c r="D994" t="s">
         <v>10</v>
       </c>
       <c r="E994" t="s">
-        <v>403</v>
+        <v>1710</v>
       </c>
       <c r="F994" t="s">
-        <v>1675</v>
+        <v>1711</v>
       </c>
       <c r="G994" t="s">
-        <v>1146</v>
+        <v>888</v>
       </c>
       <c r="H994" t="s">
-        <v>1676</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995">
         <v>994</v>
       </c>
       <c r="B995" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C995" t="s">
-        <v>1087</v>
+        <v>1724</v>
       </c>
       <c r="D995" t="s">
         <v>10</v>
       </c>
       <c r="E995" t="s">
-        <v>1589</v>
+        <v>888</v>
       </c>
       <c r="F995" t="s">
-        <v>1677</v>
+        <v>331</v>
       </c>
       <c r="G995" t="s">
-        <v>1589</v>
+        <v>888</v>
       </c>
       <c r="H995" t="s">
-        <v>1678</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996">
         <v>995</v>
       </c>
       <c r="B996" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C996" t="s">
-        <v>1679</v>
+        <v>1726</v>
       </c>
       <c r="D996" t="s">
         <v>10</v>
       </c>
       <c r="E996" t="s">
-        <v>1668</v>
+        <v>888</v>
       </c>
       <c r="F996" t="s">
-        <v>1680</v>
+        <v>331</v>
       </c>
       <c r="G996" t="s">
-        <v>1589</v>
+        <v>888</v>
       </c>
       <c r="H996" t="s">
-        <v>1681</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997">
         <v>996</v>
       </c>
       <c r="B997" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C997" t="s">
-        <v>937</v>
+        <v>21</v>
       </c>
       <c r="D997" t="s">
         <v>10</v>
       </c>
       <c r="E997" t="s">
-        <v>1038</v>
+        <v>1710</v>
       </c>
       <c r="F997" t="s">
-        <v>1005</v>
+        <v>1711</v>
       </c>
       <c r="G997" t="s">
-        <v>1589</v>
+        <v>888</v>
       </c>
       <c r="H997" t="s">
-        <v>674</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998">
         <v>997</v>
       </c>
       <c r="B998" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C998" t="s">
-        <v>542</v>
+        <v>1183</v>
       </c>
       <c r="D998" t="s">
         <v>10</v>
       </c>
       <c r="E998" t="s">
-        <v>1409</v>
+        <v>1049</v>
       </c>
       <c r="F998" t="s">
-        <v>1410</v>
+        <v>1053</v>
       </c>
       <c r="G998" t="s">
-        <v>1589</v>
+        <v>1729</v>
       </c>
       <c r="H998" t="s">
-        <v>1411</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999">
         <v>998</v>
       </c>
       <c r="B999" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C999" t="s">
-        <v>741</v>
+        <v>1048</v>
       </c>
       <c r="D999" t="s">
         <v>10</v>
       </c>
       <c r="E999" t="s">
-        <v>1682</v>
+        <v>1153</v>
       </c>
       <c r="F999" t="s">
-        <v>747</v>
+        <v>1154</v>
       </c>
       <c r="G999" t="s">
-        <v>1589</v>
+        <v>1729</v>
       </c>
       <c r="H999" t="s">
-        <v>1683</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000">
         <v>999</v>
       </c>
       <c r="B1000" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C1000" t="s">
-        <v>1168</v>
+        <v>17</v>
       </c>
       <c r="D1000" t="s">
         <v>10</v>
       </c>
       <c r="E1000" t="s">
-        <v>1169</v>
+        <v>96</v>
       </c>
       <c r="F1000" t="s">
-        <v>1170</v>
+        <v>97</v>
       </c>
       <c r="G1000" t="s">
-        <v>1589</v>
+        <v>1729</v>
       </c>
       <c r="H1000" t="s">
-        <v>1416</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001">
         <v>1000</v>
       </c>
       <c r="B1001" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C1001" t="s">
-        <v>243</v>
+        <v>1048</v>
       </c>
       <c r="D1001" t="s">
         <v>10</v>
       </c>
       <c r="E1001" t="s">
-        <v>244</v>
+        <v>1153</v>
       </c>
       <c r="F1001" t="s">
-        <v>527</v>
+        <v>1154</v>
       </c>
       <c r="G1001" t="s">
-        <v>1589</v>
+        <v>1729</v>
       </c>
       <c r="H1001" t="s">
-        <v>1684</v>
+        <v>1732</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">